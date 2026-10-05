--- v0 (2026-04-08)
+++ v1 (2026-10-05)
@@ -429,51 +429,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:J274"/>
+  <dimension ref="A1:J270"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="11" customWidth="1" min="1" max="1"/>
     <col width="40" customWidth="1" min="2" max="2"/>
     <col width="8" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="21" customWidth="1" min="6" max="6"/>
     <col width="21" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Référence</t>
         </is>
       </c>
@@ -518,10947 +518,10787 @@
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Gagnant</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>1F3Y2A</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>HP Smart Tank 580 AiO Printer MFP 3en1 Wifi Couleur A4 12 B&amp;</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>2099.2</v>
+        <v>2176</v>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
-        <v>1694</v>
+        <v>1386</v>
       </c>
       <c r="G2" t="n">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="H2" t="n">
-        <v>405.2</v>
+        <v>790</v>
       </c>
       <c r="I2" t="n">
-        <v>19.3</v>
+        <v>36.3</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>1F3Y4A</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>HP Smart Tank 585 All-in-One Printer MFP 3en1 Wifi Couleur A</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>2099.2</v>
+        <v>2176</v>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
         <v>1694</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
-        <v>405.2</v>
+        <v>482</v>
       </c>
       <c r="I3" t="n">
-        <v>19.3</v>
+        <v>22.2</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>1PV88A</t>
+          <t>1VV21AE</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>HP Laser Enterprise M507x Mono Single fonction A4 Réseau Wif</t>
+          <t>HP GT53 135ml Black Original Ink Bottle 6000 pages pour HP I</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>9442.4</v>
+        <v>145.53</v>
       </c>
       <c r="E4" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F4" t="n">
-        <v>7700</v>
+        <v>195</v>
       </c>
       <c r="G4" t="n">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="H4" t="n">
-        <v>1742.4</v>
+        <v>49.47</v>
       </c>
       <c r="I4" t="n">
-        <v>18.5</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>25.4</v>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>1VV21AE</t>
+          <t>1X644AA</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>HP GT53 135ml Black Original Ink Bottle 6000 pages pour HP I</t>
+          <t>HP Prelude Pro Recycle Backpack</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>147</v>
+        <v>424.15</v>
       </c>
       <c r="E5" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F5" t="n">
-        <v>195</v>
+        <v>369.6</v>
       </c>
       <c r="G5" t="n">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>48</v>
+        <v>54.55</v>
       </c>
       <c r="I5" t="n">
-        <v>24.6</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>12.9</v>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>1X644AA</t>
+          <t>1Y4D0UT</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>HP Prelude Pro Recycle Backpack</t>
+          <t>HP 235 Wireless Mouse and Keyboard Combo 12M</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>409.18</v>
+        <v>381.65</v>
       </c>
       <c r="E6" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F6" t="n">
-        <v>369.6</v>
+        <v>300.3</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
-        <v>39.58</v>
+        <v>81.34999999999999</v>
       </c>
       <c r="I6" t="n">
-        <v>9.699999999999999</v>
+        <v>21.3</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>1Y4D0UT</t>
+          <t>20G05A</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>HP 235 Wireless Mouse and Keyboard Combo 12M</t>
+          <t>HP ScanJet Pro 2600 f1 Scanne 600dpi 25 ppm/50 IPM ADF R/V 6</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>286.18</v>
+        <v>3629.5</v>
       </c>
       <c r="E7" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F7" t="n">
-        <v>300.3</v>
+        <v>2900</v>
       </c>
       <c r="G7" t="n">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="H7" t="n">
-        <v>14.12</v>
+        <v>729.5</v>
       </c>
       <c r="I7" t="n">
-        <v>4.7</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>20.1</v>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>20G05A</t>
+          <t>20G06A</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>HP ScanJet Pro 2600 f1 Scanne 600dpi 25 ppm/50 IPM ADF R/V 6</t>
+          <t>HP ScanJet Pro 3600 f1, 30ppm/60ipm, 3000 pages/Jour, ADF 60</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>2749</v>
+        <v>3790</v>
       </c>
       <c r="E8" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F8" t="n">
-        <v>3234</v>
+        <v>3800</v>
       </c>
       <c r="G8" t="n">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="H8" t="n">
-        <v>485</v>
+        <v>10</v>
       </c>
       <c r="I8" t="n">
-        <v>15</v>
+        <v>0.3</v>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>20G06A</t>
+          <t>20G07A</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>HP ScanJet Pro 3600 f1, 30ppm/60ipm, 3000 pages/Jour, ADF 60</t>
+          <t xml:space="preserve">HP ScanJet Pro N4600 fnw1, 40ppm/80ipm, 6000 P/J, ADF 100f, </t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>3790</v>
+        <v>6090</v>
       </c>
       <c r="E9" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F9" t="n">
-        <v>3927</v>
+        <v>6000</v>
       </c>
       <c r="G9" t="n">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="H9" t="n">
-        <v>137</v>
+        <v>90</v>
       </c>
       <c r="I9" t="n">
-        <v>3.5</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>1.5</v>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>20G07A</t>
+          <t>20G08A</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ScanJet Pro N4600 fnw1, 40ppm/80ipm, 6000 P/J, ADF 100f, </t>
+          <t xml:space="preserve">HP ScanJet Ent Flow N6600 fnw1, 50ppm/100ipm, 8000 P/J, ADF </t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>5890</v>
+        <v>12490</v>
       </c>
       <c r="E10" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F10" t="n">
-        <v>6468</v>
+        <v>12000</v>
       </c>
       <c r="G10" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H10" t="n">
-        <v>578</v>
+        <v>490</v>
       </c>
       <c r="I10" t="n">
-        <v>8.9</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>3.9</v>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>20G08A</t>
+          <t>265A9UT</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ScanJet Ent Flow N6600 fnw1, 50ppm/100ipm, 8000 P/J, ADF </t>
+          <t>HP 125 Wired Mouse</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>12490</v>
+        <v>118.15</v>
       </c>
       <c r="E11" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F11" t="n">
-        <v>12320</v>
+        <v>92.40000000000001</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
       <c r="H11" t="n">
-        <v>170</v>
+        <v>25.75</v>
       </c>
       <c r="I11" t="n">
-        <v>1.4</v>
+        <v>21.8</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>240J7AA</t>
+          <t>2Z609A</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>HP 100 Wired Mouse and Keyboard 12M</t>
+          <t>HP LaserJet Pro 4003dn SFP Réseau A4 Recto Verso 40 B&amp;WPPM 1</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>169</v>
+        <v>2830.5</v>
       </c>
       <c r="E12" t="n">
         <v>10</v>
       </c>
       <c r="F12" t="n">
-        <v>138.6</v>
+        <v>2302.3</v>
       </c>
       <c r="G12" t="n">
-        <v>0</v>
+        <v>248</v>
       </c>
       <c r="H12" t="n">
-        <v>30.4</v>
+        <v>528.2</v>
       </c>
       <c r="I12" t="n">
-        <v>18</v>
+        <v>18.7</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>265A9UT</t>
+          <t>2Z627A</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>HP 125 Wired Mouse</t>
+          <t>HP Laser 4103DW MFP 3en1 Réseau Wifi Mono A4 R/V 40 B&amp;WPPM 1</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>97.58</v>
+        <v>4649.5</v>
       </c>
       <c r="E13" t="n">
         <v>10</v>
       </c>
       <c r="F13" t="n">
-        <v>92.40000000000001</v>
+        <v>3850</v>
       </c>
       <c r="G13" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="H13" t="n">
-        <v>5.18</v>
+        <v>799.5</v>
       </c>
       <c r="I13" t="n">
-        <v>5.3</v>
+        <v>17.2</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>2Z610A</t>
+          <t>2Z628A</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>HP LaserJet Pro 4003dw SFP Réseau Wifi A4 Recto Verso 40 B&amp;W</t>
+          <t>HP Laser 4103FDN MFP 4en1 Réseau Mono A4 R/V 40 B&amp;WPPM 40 12</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>2590</v>
+        <v>3829</v>
       </c>
       <c r="E14" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F14" t="n">
-        <v>2718.1</v>
+        <v>4065.6</v>
       </c>
       <c r="G14" t="n">
         <v>0</v>
       </c>
       <c r="H14" t="n">
-        <v>128.1</v>
+        <v>236.6</v>
       </c>
       <c r="I14" t="n">
-        <v>4.7</v>
+        <v>5.8</v>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>2Z627A</t>
+          <t>2Z629A</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>HP Laser 4103DW MFP 3en1 Réseau Wifi Mono A4 R/V 40 B&amp;WPPM 1</t>
+          <t xml:space="preserve">HP Laser 4103FDW MFP 4en1 Réseau Wifi Mono A4 R/V 40 B&amp;WPPM </t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>3459</v>
+        <v>5482.5</v>
       </c>
       <c r="E15" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F15" t="n">
-        <v>3850</v>
+        <v>4158</v>
       </c>
       <c r="G15" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H15" t="n">
-        <v>391</v>
+        <v>1324.5</v>
       </c>
       <c r="I15" t="n">
-        <v>10.2</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>24.2</v>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>2Z628A</t>
+          <t>2Z8P4AA</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>HP Laser 4103FDN MFP 4en1 Réseau Mono A4 R/V 40 B&amp;WPPM 40 12</t>
+          <t>HP Prelude 15.6 Top Load</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>3769</v>
+        <v>203.15</v>
       </c>
       <c r="E16" t="n">
         <v>10</v>
       </c>
       <c r="F16" t="n">
-        <v>3757.6</v>
+        <v>184.8</v>
       </c>
       <c r="G16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H16" t="n">
-        <v>11.4</v>
+        <v>18.35</v>
       </c>
       <c r="I16" t="n">
-        <v>0.3</v>
+        <v>9</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>2Z629A</t>
+          <t>3G631A</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Laser 4103FDW MFP 4en1 Réseau Wifi Mono A4 R/V 40 B&amp;WPPM </t>
+          <t>HP Laser PRO 3103fdn MFP 4en1 Réseau Mono A4 R/V 33 B&amp;WPPM 3</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D17" t="n">
-        <v>4169</v>
+        <v>3090</v>
       </c>
       <c r="E17" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F17" t="n">
-        <v>4004</v>
+        <v>2900</v>
       </c>
       <c r="G17" t="n">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="H17" t="n">
-        <v>165</v>
+        <v>190</v>
       </c>
       <c r="I17" t="n">
-        <v>4</v>
+        <v>6.1</v>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>2Z8P4AA</t>
+          <t>3G653A</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>HP Prelude 15.6 Top Load</t>
+          <t>HP Laser PRO 3003dn SFP Réseau Mono A4 R/V 33 B&amp;WPPM 33 12M</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>179</v>
+        <v>1790</v>
       </c>
       <c r="E18" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F18" t="n">
-        <v>184.8</v>
+        <v>1800</v>
       </c>
       <c r="G18" t="n">
-        <v>22</v>
+        <v>120</v>
       </c>
       <c r="H18" t="n">
-        <v>5.8</v>
+        <v>10</v>
       </c>
       <c r="I18" t="n">
-        <v>3.1</v>
+        <v>0.6</v>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>3G631A</t>
+          <t>3G654A</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>HP Laser PRO 3103fdn MFP 4en1 Réseau Mono A4 R/V 33 B&amp;WPPM 3</t>
+          <t>HP Laser PRO 3003dw SFP Réseau Wifi Mono A4 R/V 33 B&amp;WPPM 33</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>3090</v>
+        <v>2139</v>
       </c>
       <c r="E19" t="n">
         <v>10</v>
       </c>
       <c r="F19" t="n">
-        <v>3372.6</v>
+        <v>2000</v>
       </c>
       <c r="G19" t="n">
-        <v>0</v>
+        <v>112</v>
       </c>
       <c r="H19" t="n">
-        <v>282.6</v>
+        <v>139</v>
       </c>
       <c r="I19" t="n">
-        <v>8.4</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>6.5</v>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>3G653A</t>
+          <t>3PZ15A</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>HP Laser PRO 3003dn SFP Réseau Mono A4 R/V 33 B&amp;WPPM 33 12M</t>
+          <t>HP Laser M406dn SFP Non Mono A4 Non 38 B&amp;WPPM 38 12M</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>1939</v>
+        <v>3490</v>
       </c>
       <c r="E20" t="n">
         <v>10</v>
       </c>
       <c r="F20" t="n">
-        <v>2079</v>
+        <v>3696</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
       <c r="H20" t="n">
-        <v>140</v>
+        <v>206</v>
       </c>
       <c r="I20" t="n">
-        <v>6.7</v>
+        <v>5.6</v>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>3G654A</t>
+          <t>3PZ95A</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>HP Laser PRO 3003dw SFP Réseau Wifi Mono A4 R/V 33 B&amp;WPPM 33</t>
+          <t>HP Laser M455dn SFP Couleur A4 27 B&amp;WPPM 27 12M</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D21" t="n">
-        <v>2139</v>
+        <v>5690</v>
       </c>
       <c r="E21" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F21" t="n">
-        <v>2387</v>
+        <v>5544</v>
       </c>
       <c r="G21" t="n">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="H21" t="n">
-        <v>248</v>
+        <v>146</v>
       </c>
       <c r="I21" t="n">
-        <v>10.4</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>2.6</v>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>3PZ15A</t>
+          <t>3QA55A</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>HP Laser M406dn SFP Non Mono A4 Non 38 B&amp;WPPM 38 12M</t>
+          <t>HP Laser M480f MFP 4en1 Réseau Couleur A4 Recto Verso 27 B&amp;W</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D22" t="n">
-        <v>3490</v>
+        <v>9523</v>
       </c>
       <c r="E22" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F22" t="n">
-        <v>3465</v>
+        <v>8046.5</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
-        <v>25</v>
+        <v>1476.5</v>
       </c>
       <c r="I22" t="n">
-        <v>0.7</v>
+        <v>15.5</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>3PZ95A</t>
+          <t>499M6A</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>HP Laser M455dn SFP Couleur A4 27 B&amp;WPPM 27 12M</t>
+          <t xml:space="preserve">HP Laser PRO 3303sdw MFP 3en1 Réseau Wifi Couleur A4 R/V 26 </t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D23" t="n">
-        <v>5690</v>
+        <v>3559</v>
       </c>
       <c r="E23" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F23" t="n">
-        <v>5544</v>
+        <v>3850</v>
       </c>
       <c r="G23" t="n">
         <v>0</v>
       </c>
       <c r="H23" t="n">
-        <v>146</v>
+        <v>291</v>
       </c>
       <c r="I23" t="n">
-        <v>2.6</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>7.6</v>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>3QA55A</t>
+          <t>499M7A</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>HP Laser M480f MFP 4en1 Réseau Couleur A4 Recto Verso 40 B&amp;W</t>
+          <t>HP Laser PRO 3303fdn MFP 4en1 Réseau Couleur A4 R/V 26 B&amp;WPP</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D24" t="n">
-        <v>8290</v>
+        <v>3690</v>
       </c>
       <c r="E24" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F24" t="n">
-        <v>8046.5</v>
+        <v>4158</v>
       </c>
       <c r="G24" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="H24" t="n">
-        <v>243.5</v>
+        <v>468</v>
       </c>
       <c r="I24" t="n">
-        <v>2.9</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>11.3</v>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>499M6A</t>
+          <t>499M8A</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Laser PRO 3303sdw MFP 3en1 Réseau Wifi Couleur A4 R/V 26 </t>
+          <t xml:space="preserve">HP Laser PRO 3303fdw MFP 4en1 Réseau Wifi Couleur A4 R/V 26 </t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D25" t="n">
-        <v>3559</v>
+        <v>3980</v>
       </c>
       <c r="E25" t="n">
         <v>10</v>
       </c>
       <c r="F25" t="n">
-        <v>3696</v>
+        <v>4466</v>
       </c>
       <c r="G25" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="H25" t="n">
-        <v>137</v>
+        <v>486</v>
       </c>
       <c r="I25" t="n">
-        <v>3.7</v>
+        <v>10.9</v>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>499M7A</t>
+          <t>499N4A</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>HP Laser PRO 3303fdn MFP 4en1 Réseau Couleur A4 R/V 26 B&amp;WPP</t>
+          <t>HP Laser PRO 3203dw SFP Réseau Wifi Couleur A4 R/V 26 B&amp;WPPM</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D26" t="n">
-        <v>3859</v>
+        <v>2639</v>
       </c>
       <c r="E26" t="n">
         <v>10</v>
       </c>
       <c r="F26" t="n">
-        <v>4004</v>
+        <v>2800</v>
       </c>
       <c r="G26" t="n">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="H26" t="n">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="I26" t="n">
-        <v>3.6</v>
+        <v>5.8</v>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>499M8A</t>
+          <t>4QM14AA</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Laser PRO 3303fdw MFP 4en1 Réseau Wifi Couleur A4 R/V 26 </t>
+          <t>HP Wired Mouse 1000</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D27" t="n">
-        <v>4159</v>
+        <v>101.15</v>
       </c>
       <c r="E27" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F27" t="n">
-        <v>4158</v>
+        <v>73.92</v>
       </c>
       <c r="G27" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="H27" t="n">
-        <v>1</v>
+        <v>27.23</v>
       </c>
       <c r="I27" t="n">
-        <v>0</v>
+        <v>26.9</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>499N4A</t>
+          <t>4RA89A</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>HP Laser PRO 3203dw SFP Réseau Wifi Couleur A4 R/V 26 B&amp;WPPM</t>
+          <t>HP Laser Pro 4203dn SFP Réseau Couleur A4 R/V 33 B&amp;WPPM 33PP</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D28" t="n">
-        <v>2729</v>
+        <v>3950</v>
       </c>
       <c r="E28" t="n">
         <v>10</v>
       </c>
       <c r="F28" t="n">
-        <v>2972.2</v>
+        <v>4158</v>
       </c>
       <c r="G28" t="n">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="H28" t="n">
-        <v>243.2</v>
+        <v>208</v>
       </c>
       <c r="I28" t="n">
-        <v>8.199999999999999</v>
+        <v>5</v>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>4QM14AA</t>
+          <t>4S6X7PE</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>HP Wired Mouse 1000</t>
+          <t>HP 938 Yellow Original Ink Cartridge 800 Pages pour OJ Pro 9</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D29" t="n">
-        <v>89</v>
+        <v>307.89</v>
       </c>
       <c r="E29" t="n">
         <v>10</v>
       </c>
       <c r="F29" t="n">
-        <v>73.92</v>
+        <v>390</v>
       </c>
       <c r="G29" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H29" t="n">
-        <v>15.08</v>
+        <v>82.11</v>
       </c>
       <c r="I29" t="n">
-        <v>16.9</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>21.1</v>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>4RA89A</t>
+          <t>4SB24A</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>HP Laser Pro 4203dn SFP Réseau Couleur A4 R/V 33 B&amp;WPPM 33PP</t>
+          <t>HP Smart Tank 530 Couleur MFP 3en1 A4 Wifi PPM B&amp;W 11 PPM Co</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D30" t="n">
-        <v>4090</v>
+        <v>2150.5</v>
       </c>
       <c r="E30" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F30" t="n">
-        <v>4004</v>
+        <v>2002</v>
       </c>
       <c r="G30" t="n">
-        <v>0</v>
+        <v>183</v>
       </c>
       <c r="H30" t="n">
-        <v>86</v>
+        <v>148.5</v>
       </c>
       <c r="I30" t="n">
-        <v>2.1</v>
+        <v>6.9</v>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>4ZB84A</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>HP Laser 137fnw Mono MFP 4en1 A4 Réseau Wifi PPMB&amp;W 20</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D31" t="n">
-        <v>2079</v>
+        <v>2049</v>
       </c>
       <c r="E31" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F31" t="n">
-        <v>2194.5</v>
+        <v>2000</v>
       </c>
       <c r="G31" t="n">
-        <v>80</v>
+        <v>148</v>
       </c>
       <c r="H31" t="n">
-        <v>115.5</v>
+        <v>49</v>
       </c>
       <c r="I31" t="n">
-        <v>5.3</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>2.4</v>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>4ZB95A</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>HP Laser 150nw Couleur SFP A4 Réseau Wifi PPM B&amp;W 18 PPM Col</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D32" t="n">
-        <v>2490</v>
+        <v>2549</v>
       </c>
       <c r="E32" t="n">
         <v>10</v>
       </c>
       <c r="F32" t="n">
-        <v>2464</v>
+        <v>2500</v>
       </c>
       <c r="G32" t="n">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="H32" t="n">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="I32" t="n">
-        <v>1</v>
+        <v>1.9</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>4ZB96A</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>HP Laser 178nw Couleur MFP 3en1 A4 Réseau Wifi PPMB&amp;W 18 PPM</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D33" t="n">
-        <v>2849</v>
+        <v>2990</v>
       </c>
       <c r="E33" t="n">
         <v>10</v>
       </c>
       <c r="F33" t="n">
         <v>2926</v>
       </c>
       <c r="G33" t="n">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="H33" t="n">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="I33" t="n">
-        <v>2.6</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>2.1</v>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>4ZB97A</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>HP Laser 179fnw Couleur MFP 4en1 A4 Réseau Wifi PPM B&amp;W 18 P</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D34" t="n">
         <v>3269</v>
       </c>
       <c r="E34" t="n">
         <v>10</v>
       </c>
       <c r="F34" t="n">
         <v>3388</v>
       </c>
       <c r="G34" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H34" t="n">
         <v>119</v>
       </c>
       <c r="I34" t="n">
         <v>3.5</v>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>537P5C</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>HP OfficeJet Pro 9730 WF MFP 3en1 Réseau Wifi Couleur A3 R/V</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D35" t="n">
-        <v>2450</v>
+        <v>2745.5</v>
       </c>
       <c r="E35" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F35" t="n">
         <v>2541</v>
       </c>
       <c r="G35" t="n">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="H35" t="n">
-        <v>91</v>
+        <v>204.5</v>
       </c>
       <c r="I35" t="n">
-        <v>3.6</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>7.4</v>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>5HH48A</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>HP Laser Pro 4203dw SFP Réseau Wifi Couleur A4 R/V 33 B&amp;WPPM</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D36" t="n">
-        <v>4290</v>
+        <v>4190</v>
       </c>
       <c r="E36" t="n">
         <v>10</v>
       </c>
       <c r="F36" t="n">
         <v>4466</v>
       </c>
       <c r="G36" t="n">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="H36" t="n">
-        <v>176</v>
+        <v>276</v>
       </c>
       <c r="I36" t="n">
-        <v>3.9</v>
+        <v>6.2</v>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>5HH65A</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>HP Laser Pro 4303dw MFP 3en1 Réseau Wifi Couleur A4 R/V 33 B</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D37" t="n">
-        <v>4890</v>
+        <v>4390</v>
       </c>
       <c r="E37" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F37" t="n">
-        <v>4912.6</v>
+        <v>4650</v>
       </c>
       <c r="G37" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H37" t="n">
-        <v>22.6</v>
+        <v>260</v>
       </c>
       <c r="I37" t="n">
-        <v>0.5</v>
+        <v>5.6</v>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>5HH66A</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>HP Laser Pro 4303fdn MFP 4en1 Réseau Couleur A4 R/V 33 B&amp;WPP</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D38" t="n">
-        <v>5549</v>
+        <v>5390</v>
       </c>
       <c r="E38" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F38" t="n">
-        <v>5852</v>
+        <v>6006</v>
       </c>
       <c r="G38" t="n">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="H38" t="n">
-        <v>303</v>
+        <v>616</v>
       </c>
       <c r="I38" t="n">
-        <v>5.2</v>
+        <v>10.3</v>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>5HH67A</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t xml:space="preserve">HP Laser Pro 4303fdw MFP 4en1 Réseau Wifi Couleur A4 R/V 33 </t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D39" t="n">
-        <v>6119</v>
+        <v>5480</v>
       </c>
       <c r="E39" t="n">
         <v>0</v>
       </c>
       <c r="F39" t="n">
         <v>6160</v>
       </c>
       <c r="G39" t="n">
         <v>0</v>
       </c>
       <c r="H39" t="n">
-        <v>41</v>
+        <v>680</v>
       </c>
       <c r="I39" t="n">
-        <v>0.7</v>
+        <v>11</v>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>6FW06A</t>
+          <t>5TW10AA</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>HP ScanJet Pro 2000 s2 Scanner à défilement 35ppm/70ipm,600x</t>
+          <t>HP USB-C Dock G5</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D40" t="n">
-        <v>3169</v>
+        <v>1436.5</v>
       </c>
       <c r="E40" t="n">
         <v>10</v>
       </c>
       <c r="F40" t="n">
-        <v>3388</v>
+        <v>1540</v>
       </c>
       <c r="G40" t="n">
         <v>0</v>
       </c>
       <c r="H40" t="n">
-        <v>219</v>
+        <v>103.5</v>
       </c>
       <c r="I40" t="n">
-        <v>6.5</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>6FW07A</t>
+          <t>6FW06A</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>HP ScanJet Pro 3000 s4 Scanner à défilement 40ppm/80ipm,600x</t>
+          <t>HP ScanJet Pro 2000 s2 Scanner à défilement 35ppm/70ipm,600x</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D41" t="n">
-        <v>4169</v>
+        <v>3169</v>
       </c>
       <c r="E41" t="n">
         <v>10</v>
       </c>
       <c r="F41" t="n">
-        <v>4466</v>
+        <v>3200</v>
       </c>
       <c r="G41" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H41" t="n">
-        <v>297</v>
+        <v>31</v>
       </c>
       <c r="I41" t="n">
-        <v>6.7</v>
+        <v>1</v>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>7MD67A</t>
+          <t>6FW07A</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>HP Laser M111a SFP Non Mono A4 20 B&amp;WPPM 20 12M</t>
+          <t>HP ScanJet Pro 3000 s4 Scanner à défilement 40ppm/80ipm,600x</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D42" t="n">
-        <v>1079</v>
+        <v>4169</v>
       </c>
       <c r="E42" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F42" t="n">
-        <v>1139.6</v>
+        <v>3800</v>
       </c>
       <c r="G42" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H42" t="n">
-        <v>60.6</v>
+        <v>369</v>
       </c>
       <c r="I42" t="n">
-        <v>5.3</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>8.9</v>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>7MD68A</t>
+          <t>7MD67A</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>HP Laser M111w SFP Oui Wifi Mono A4 20 B&amp;WPPM 20 12M</t>
+          <t>HP Laser M111a SFP Non Mono A4 20 B&amp;WPPM 20 12M</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D43" t="n">
-        <v>1199</v>
+        <v>1079</v>
       </c>
       <c r="E43" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F43" t="n">
-        <v>1262.8</v>
+        <v>1100</v>
       </c>
       <c r="G43" t="n">
-        <v>373</v>
+        <v>458</v>
       </c>
       <c r="H43" t="n">
-        <v>63.8</v>
+        <v>21</v>
       </c>
       <c r="I43" t="n">
-        <v>5.1</v>
+        <v>1.9</v>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>7MD73A</t>
+          <t>7MD68A</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>HP Laser M141a MFP 3en1 Non Mono A4 20 B&amp;WPPM 20 12M</t>
+          <t>HP Laser M111w SFP Oui Wifi Mono A4 20 B&amp;WPPM 20 12M</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D44" t="n">
-        <v>1379</v>
+        <v>1249</v>
       </c>
       <c r="E44" t="n">
         <v>10</v>
       </c>
       <c r="F44" t="n">
-        <v>1463</v>
+        <v>1200</v>
       </c>
       <c r="G44" t="n">
-        <v>64</v>
+        <v>680</v>
       </c>
       <c r="H44" t="n">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="I44" t="n">
-        <v>5.7</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>3.9</v>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>7MD74A</t>
+          <t>7MD73A</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>HP Laser M141w MFP 3en1 Wifi Mono A4 20 B&amp;WPPM 20 12M</t>
+          <t>HP Laser M141a MFP 3en1 Non Mono A4 20 B&amp;W PPM 20 12M</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D45" t="n">
-        <v>1549</v>
+        <v>1379</v>
       </c>
       <c r="E45" t="n">
         <v>10</v>
       </c>
       <c r="F45" t="n">
-        <v>1694</v>
+        <v>1400</v>
       </c>
       <c r="G45" t="n">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="H45" t="n">
-        <v>145</v>
+        <v>21</v>
       </c>
       <c r="I45" t="n">
-        <v>8.6</v>
+        <v>1.5</v>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>7PS84A</t>
+          <t>7MD74A</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>HP Laser Enterprise M611dn Mono SFP A4 Réseau R/V PPM B&amp;W 61</t>
+          <t>HP Laser M141w MFP 3en1 Wifi Mono A4 20 B&amp;W PPM 20 12M</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D46" t="n">
-        <v>8039</v>
+        <v>1519</v>
       </c>
       <c r="E46" t="n">
         <v>10</v>
       </c>
       <c r="F46" t="n">
-        <v>8316</v>
+        <v>1600</v>
       </c>
       <c r="G46" t="n">
-        <v>5</v>
+        <v>135</v>
       </c>
       <c r="H46" t="n">
-        <v>277</v>
+        <v>81</v>
       </c>
       <c r="I46" t="n">
-        <v>3.3</v>
+        <v>5.1</v>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>7PS86A</t>
+          <t>7ZU81A</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>HP Laser Enterprise M612dn Mono SFP A4 Réseau R/V  PPM B&amp;W 7</t>
+          <t>HP Laser M554dn Couleur SFP A4 Réseau R/V PPM B&amp;W 33 PPM Col</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D47" t="n">
-        <v>8890</v>
+        <v>6490</v>
       </c>
       <c r="E47" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F47" t="n">
-        <v>9240</v>
+        <v>6776</v>
       </c>
       <c r="G47" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H47" t="n">
-        <v>350</v>
+        <v>286</v>
       </c>
       <c r="I47" t="n">
-        <v>3.8</v>
+        <v>4.2</v>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>7ZU81A</t>
+          <t>9U5B0AS</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>HP Laser M554dn Couleur SFP A4 Réseau R/V PPM B&amp;W 33 PPM Col</t>
+          <t>HP Moniteur FHD 21,5 pouces Series 3 Pro - 322pf</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D48" t="n">
-        <v>6490</v>
+        <v>1436.5</v>
       </c>
       <c r="E48" t="n">
         <v>10</v>
       </c>
       <c r="F48" t="n">
-        <v>6468</v>
+        <v>1432.2</v>
       </c>
       <c r="G48" t="n">
-        <v>1</v>
+        <v>43</v>
       </c>
       <c r="H48" t="n">
-        <v>22</v>
+        <v>4.3</v>
       </c>
       <c r="I48" t="n">
         <v>0.3</v>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>9U5B0AS</t>
+          <t>9U5J5AS</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>HP Moniteur FHD 21,5 pouces Series 3 Pro - 322pf</t>
+          <t>HP S3 Pro 324pf FHD MNTR 36M</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D49" t="n">
-        <v>1250</v>
+        <v>1606.5</v>
       </c>
       <c r="E49" t="n">
         <v>10</v>
       </c>
       <c r="F49" t="n">
-        <v>1432.2</v>
+        <v>1424.5</v>
       </c>
       <c r="G49" t="n">
         <v>0</v>
       </c>
       <c r="H49" t="n">
-        <v>182.2</v>
+        <v>182</v>
       </c>
       <c r="I49" t="n">
-        <v>12.7</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>11.3</v>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>9U5J5AS</t>
+          <t>9X3V1UT</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>HP S3 Pro 324pf FHD MNTR 36M</t>
+          <t>HP USB-C 100W G6 Dock</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D50" t="n">
-        <v>1390</v>
+        <v>1691.5</v>
       </c>
       <c r="E50" t="n">
         <v>10</v>
       </c>
       <c r="F50" t="n">
-        <v>1424.5</v>
+        <v>1540</v>
       </c>
       <c r="G50" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H50" t="n">
-        <v>34.5</v>
+        <v>151.5</v>
       </c>
       <c r="I50" t="n">
-        <v>2.4</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>9</v>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>9YF82A</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>HP Laser M211d SFP Laser Mono A4 Recto Verso 29 B&amp;WPPM 29 12</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D51" t="n">
-        <v>1399</v>
+        <v>1359</v>
       </c>
       <c r="E51" t="n">
         <v>10</v>
       </c>
       <c r="F51" t="n">
-        <v>1424.5</v>
+        <v>1400</v>
       </c>
       <c r="G51" t="n">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="H51" t="n">
-        <v>25.5</v>
+        <v>41</v>
       </c>
       <c r="I51" t="n">
-        <v>1.8</v>
+        <v>2.9</v>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>9YF94A</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t xml:space="preserve">HP Laser M236d MFP 3en1 Laser Mono A4 Recto Verso 29 B&amp;WPPM </t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D52" t="n">
-        <v>1869</v>
+        <v>1799</v>
       </c>
       <c r="E52" t="n">
         <v>10</v>
       </c>
       <c r="F52" t="n">
-        <v>1925</v>
+        <v>1850</v>
       </c>
       <c r="G52" t="n">
+        <v>74</v>
+      </c>
+      <c r="H52" t="n">
         <v>51</v>
       </c>
-      <c r="H52" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I52" t="n">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>9YF95A</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>HP Laser M236dw MFP 3en1 Réseau Wifi Laser Mono A4 Recto Ver</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D53" t="n">
-        <v>1890</v>
+        <v>1829</v>
       </c>
       <c r="E53" t="n">
         <v>10</v>
       </c>
       <c r="F53" t="n">
         <v>2156</v>
       </c>
       <c r="G53" t="n">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="H53" t="n">
-        <v>266</v>
+        <v>327</v>
       </c>
       <c r="I53" t="n">
-        <v>12.3</v>
+        <v>15.2</v>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>9YG08A</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>HP Laser M236sdn MFP 3en1 Réseau Laser Mono A4 Recto Verso 2</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D54" t="n">
-        <v>2169</v>
+        <v>2079</v>
       </c>
       <c r="E54" t="n">
         <v>10</v>
       </c>
       <c r="F54" t="n">
-        <v>2310</v>
+        <v>2100</v>
       </c>
       <c r="G54" t="n">
+        <v>11</v>
+      </c>
+      <c r="H54" t="n">
         <v>21</v>
       </c>
-      <c r="H54" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I54" t="n">
-        <v>6.1</v>
+        <v>1</v>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>9YG09A</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>HP Laser M236sdw MFP 3en1 Réseau Wifi Laser Mono A4 Recto Ve</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D55" t="n">
-        <v>2569</v>
+        <v>2459</v>
       </c>
       <c r="E55" t="n">
         <v>10</v>
       </c>
       <c r="F55" t="n">
-        <v>2656.5</v>
+        <v>2450</v>
       </c>
       <c r="G55" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H55" t="n">
-        <v>87.5</v>
+        <v>9</v>
       </c>
       <c r="I55" t="n">
-        <v>3.3</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>0.4</v>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>AX2Y7AA</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>HP PACK CLAVIER/SOURIS 225 Wired Mouse and KB G2 12 Mois</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D56" t="n">
-        <v>245.18</v>
+        <v>254.15</v>
       </c>
       <c r="E56" t="n">
         <v>10</v>
       </c>
       <c r="F56" t="n">
         <v>215.6</v>
       </c>
       <c r="G56" t="n">
         <v>0</v>
       </c>
       <c r="H56" t="n">
-        <v>29.58</v>
+        <v>38.55</v>
       </c>
       <c r="I56" t="n">
-        <v>12.1</v>
+        <v>15.2</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>AY2Y7AA</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>HP CLAVIER 125 G2 USB WD KBD 12 Mois</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D57" t="n">
-        <v>163.18</v>
+        <v>169.15</v>
       </c>
       <c r="E57" t="n">
         <v>10</v>
       </c>
       <c r="F57" t="n">
         <v>154</v>
       </c>
       <c r="G57" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="H57" t="n">
-        <v>9.18</v>
+        <v>15.15</v>
       </c>
       <c r="I57" t="n">
-        <v>5.6</v>
+        <v>9</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>BD4B4EA</t>
+          <t>B0CG3AS</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>HP AIO 24 Ultra 5-225UFHD 8Go 512Go SSD W11H Ecran 23.8'' FH</t>
+          <t>HP Series 3 Pro 27 inch FHD Monitor - 327pf 36M</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D58" t="n">
-        <v>9831.799999999999</v>
+        <v>2031.5</v>
       </c>
       <c r="E58" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F58" t="n">
-        <v>8008</v>
+        <v>1694</v>
       </c>
       <c r="G58" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H58" t="n">
-        <v>1823.8</v>
+        <v>337.5</v>
       </c>
       <c r="I58" t="n">
-        <v>18.6</v>
+        <v>16.6</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>BF7T8EA</t>
+          <t>BD4B4EA</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>HP OmniBook X Flip NG AI Ultra 7-258V 14.0" Touch 32Go 2To S</t>
+          <t>HP AIO 24 Ultra 5-225UFHD 8Go 512Go SSD W11H Ecran 23.8'' FH</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D59" t="n">
-        <v>15948.9</v>
+        <v>12061.5</v>
       </c>
       <c r="E59" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F59" t="n">
-        <v>13244</v>
+        <v>10400</v>
       </c>
       <c r="G59" t="n">
         <v>0</v>
       </c>
       <c r="H59" t="n">
-        <v>2704.9</v>
+        <v>1661.5</v>
       </c>
       <c r="I59" t="n">
-        <v>17</v>
+        <v>13.8</v>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>C2P19AE</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>HP 934 Black Original Ink CartridgeHP Officejet 6820/6230</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D60" t="n">
-        <v>352</v>
+        <v>348.48</v>
       </c>
       <c r="E60" t="n">
         <v>0</v>
       </c>
       <c r="F60" t="n">
         <v>318.24</v>
       </c>
       <c r="G60" t="n">
         <v>0</v>
       </c>
       <c r="H60" t="n">
-        <v>33.76</v>
+        <v>30.24</v>
       </c>
       <c r="I60" t="n">
-        <v>9.6</v>
+        <v>8.699999999999999</v>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>C2P20AE</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>HP 935 Cyan Original Ink CartridgeHP Officejet 6820/6230</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D61" t="n">
-        <v>218</v>
+        <v>215.82</v>
       </c>
       <c r="E61" t="n">
         <v>10</v>
       </c>
       <c r="F61" t="n">
         <v>237.12</v>
       </c>
       <c r="G61" t="n">
         <v>0</v>
       </c>
       <c r="H61" t="n">
-        <v>19.12</v>
+        <v>21.3</v>
       </c>
       <c r="I61" t="n">
-        <v>8.1</v>
+        <v>9</v>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>C2P21AE</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>HP 935 Magenta Original Ink CartridgeHP Officejet 6820/6230</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D62" t="n">
-        <v>218</v>
+        <v>215.82</v>
       </c>
       <c r="E62" t="n">
         <v>3</v>
       </c>
       <c r="F62" t="n">
         <v>237.12</v>
       </c>
       <c r="G62" t="n">
         <v>0</v>
       </c>
       <c r="H62" t="n">
-        <v>19.12</v>
+        <v>21.3</v>
       </c>
       <c r="I62" t="n">
-        <v>8.1</v>
+        <v>9</v>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>C2P22AE</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>HP 935 Yellow Original Ink CartridgeHP Officejet 6820/6230</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D63" t="n">
-        <v>218</v>
+        <v>215.82</v>
       </c>
       <c r="E63" t="n">
         <v>10</v>
       </c>
       <c r="F63" t="n">
         <v>237.12</v>
       </c>
       <c r="G63" t="n">
         <v>0</v>
       </c>
       <c r="H63" t="n">
-        <v>19.12</v>
+        <v>21.3</v>
       </c>
       <c r="I63" t="n">
-        <v>8.1</v>
+        <v>9</v>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>C2P23AE</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>HP 934XL High Yield Black Original Ink CartridgeHP Officejet</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D64" t="n">
-        <v>609</v>
+        <v>602.91</v>
       </c>
       <c r="E64" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F64" t="n">
         <v>595.14</v>
       </c>
       <c r="G64" t="n">
         <v>0</v>
       </c>
       <c r="H64" t="n">
-        <v>13.86</v>
+        <v>7.77</v>
       </c>
       <c r="I64" t="n">
-        <v>2.3</v>
+        <v>1.3</v>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>C2P24AE</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t xml:space="preserve">HP 935XL High Yield Cyan Original Ink CartridgeHP Officejet </t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D65" t="n">
-        <v>359</v>
+        <v>355.41</v>
       </c>
       <c r="E65" t="n">
         <v>0</v>
       </c>
       <c r="F65" t="n">
         <v>354.9</v>
       </c>
       <c r="G65" t="n">
         <v>0</v>
       </c>
       <c r="H65" t="n">
-        <v>4.1</v>
+        <v>0.51</v>
       </c>
       <c r="I65" t="n">
-        <v>1.1</v>
+        <v>0.1</v>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>C2P25AE</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>HP 935XL High Yield Magenta Original Ink CartridgeHP Officej</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D66" t="n">
-        <v>359</v>
+        <v>355.41</v>
       </c>
       <c r="E66" t="n">
         <v>0</v>
       </c>
       <c r="F66" t="n">
         <v>354.9</v>
       </c>
       <c r="G66" t="n">
         <v>0</v>
       </c>
       <c r="H66" t="n">
-        <v>4.1</v>
+        <v>0.51</v>
       </c>
       <c r="I66" t="n">
-        <v>1.1</v>
+        <v>0.1</v>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>C2P26AE</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>HP 935XL High Yield Yellow Original Ink CartridgeHP Officeje</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D67" t="n">
-        <v>359</v>
+        <v>355.41</v>
       </c>
       <c r="E67" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F67" t="n">
         <v>354.9</v>
       </c>
       <c r="G67" t="n">
         <v>0</v>
       </c>
       <c r="H67" t="n">
-        <v>4.1</v>
+        <v>0.51</v>
       </c>
       <c r="I67" t="n">
-        <v>1.1</v>
+        <v>0.1</v>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>CA6T6AT</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>HP ProBook 4 G1i 14 Core 5-120U 14'' 8Go 512Go SSD FreeDos 2</t>
+          <t xml:space="preserve">HP ProBook 4 G1iR 14 Core 5-120U 14'' 8Go 512Go SSD FreeDos </t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D68" t="n">
-        <v>9667.799999999999</v>
+        <v>8491.5</v>
       </c>
       <c r="E68" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F68" t="n">
-        <v>7084</v>
+        <v>6700</v>
       </c>
       <c r="G68" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H68" t="n">
-        <v>2583.8</v>
+        <v>1791.5</v>
       </c>
       <c r="I68" t="n">
-        <v>26.7</v>
+        <v>21.1</v>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>CA6T9AT</t>
+          <t>CA6U3AT</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ProBook 4 G1i 14 Core 7-150U 14'' 16Go 512Go SSD FreeDos </t>
+          <t xml:space="preserve">HP ProBook 4 G1iR 16 Core 5-120U 16'' 8Go 512Go SSD FreeDos </t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D69" t="n">
-        <v>12045.8</v>
+        <v>8321.5</v>
       </c>
       <c r="E69" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F69" t="n">
-        <v>8470</v>
+        <v>6700</v>
       </c>
       <c r="G69" t="n">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="H69" t="n">
-        <v>3575.8</v>
+        <v>1621.5</v>
       </c>
       <c r="I69" t="n">
-        <v>29.7</v>
+        <v>19.5</v>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>CA6U3AT</t>
+          <t>CB435A</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>HP ProBook 4 G1i 16 Core 5-120U 16'' 8Go 512Go SSD FreeDos 2</t>
+          <t>HP 35A Black Original LaserJet Toner CartridgeHP LJ P1006 Bl</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D70" t="n">
-        <v>9831.799999999999</v>
+        <v>1114.74</v>
       </c>
       <c r="E70" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F70" t="n">
-        <v>7084</v>
+        <v>1095</v>
       </c>
       <c r="G70" t="n">
         <v>0</v>
       </c>
       <c r="H70" t="n">
-        <v>2747.8</v>
+        <v>19.74</v>
       </c>
       <c r="I70" t="n">
-        <v>27.9</v>
+        <v>1.8</v>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>CA6U8AT</t>
+          <t>CB436A</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP ProBook 4 G1i 16 Core 7-150U 16" 16Go  512Go SSD FreeDos </t>
+          <t>HP 36A Black Original LaserJet Toner CartridgeHP LJ P1505 Bl</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D71" t="n">
-        <v>12455.8</v>
+        <v>1280.07</v>
       </c>
       <c r="E71" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F71" t="n">
-        <v>10164</v>
+        <v>1660</v>
       </c>
       <c r="G71" t="n">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="H71" t="n">
-        <v>2291.8</v>
+        <v>379.93</v>
       </c>
       <c r="I71" t="n">
-        <v>18.4</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>22.9</v>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>CB435A</t>
+          <t>CB540A</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>HP 35A Black Original LaserJet Toner CartridgeHP LJ P1006 Bl</t>
+          <t>HP 125A Black Original LaserJet Toner CartridgeHP CLJ CP1215</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D72" t="n">
-        <v>1126</v>
+        <v>1294.92</v>
       </c>
       <c r="E72" t="n">
         <v>10</v>
       </c>
       <c r="F72" t="n">
-        <v>1095</v>
+        <v>1260</v>
       </c>
       <c r="G72" t="n">
         <v>0</v>
       </c>
       <c r="H72" t="n">
-        <v>31</v>
+        <v>34.92</v>
       </c>
       <c r="I72" t="n">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>CB436A</t>
+          <t>CB541A</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>HP 36A Black Original LaserJet Toner CartridgeHP LJ P1505 Bl</t>
+          <t>HP 125A Cyan Original LaserJet Toner CartridgeHP CLJCP1215/1</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D73" t="n">
-        <v>1293</v>
+        <v>1189.98</v>
       </c>
       <c r="E73" t="n">
         <v>10</v>
       </c>
       <c r="F73" t="n">
-        <v>1660</v>
+        <v>1155</v>
       </c>
       <c r="G73" t="n">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="H73" t="n">
-        <v>367</v>
+        <v>34.98</v>
       </c>
       <c r="I73" t="n">
-        <v>22.1</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>2.9</v>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>CB540A</t>
+          <t>CB542A</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>HP 125A Black Original LaserJet Toner CartridgeHP CLJ CP1215</t>
+          <t>HP 125A Yellow Original LaserJet Toner CartridgeHP CLJ CP121</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D74" t="n">
-        <v>1308</v>
+        <v>1189.98</v>
       </c>
       <c r="E74" t="n">
         <v>10</v>
       </c>
       <c r="F74" t="n">
-        <v>1260</v>
+        <v>1540</v>
       </c>
       <c r="G74" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H74" t="n">
-        <v>48</v>
+        <v>350.02</v>
       </c>
       <c r="I74" t="n">
-        <v>3.7</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>22.7</v>
+      </c>
+      <c r="J74" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>CB541A</t>
+          <t>CB543A</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>HP 125A Cyan Original LaserJet Toner CartridgeHP CLJCP1215/1</t>
+          <t>HP 125A Magenta Original LaserJet Toner CartridgeHP CLJ CP12</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D75" t="n">
-        <v>1202</v>
+        <v>1189.98</v>
       </c>
       <c r="E75" t="n">
         <v>10</v>
       </c>
       <c r="F75" t="n">
-        <v>1155</v>
+        <v>1560</v>
       </c>
       <c r="G75" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H75" t="n">
-        <v>47</v>
+        <v>370.02</v>
       </c>
       <c r="I75" t="n">
-        <v>3.9</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.7</v>
+      </c>
+      <c r="J75" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>CB542A</t>
+          <t>CD972AE</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>HP 125A Yellow Original LaserJet Toner CartridgeHP CLJ CP121</t>
+          <t xml:space="preserve">HP 920XL High Yield Cyan Original Ink CartridgeHP Officejet </t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D76" t="n">
-        <v>1202</v>
+        <v>257.4</v>
       </c>
       <c r="E76" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F76" t="n">
-        <v>1540</v>
+        <v>322.92</v>
       </c>
       <c r="G76" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H76" t="n">
-        <v>338</v>
+        <v>65.52</v>
       </c>
       <c r="I76" t="n">
-        <v>21.9</v>
+        <v>20.3</v>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>CB543A</t>
+          <t>CD974AE</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>HP 125A Magenta Original LaserJet Toner CartridgeHP CLJ CP12</t>
+          <t>HP 920XL High Yield Yellow Original Ink CartridgeHP Officeje</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D77" t="n">
-        <v>1202</v>
+        <v>257.4</v>
       </c>
       <c r="E77" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F77" t="n">
-        <v>1560</v>
+        <v>322.92</v>
       </c>
       <c r="G77" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H77" t="n">
-        <v>358</v>
+        <v>65.52</v>
       </c>
       <c r="I77" t="n">
-        <v>22.9</v>
+        <v>20.3</v>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>CD972AE</t>
+          <t>CD975AE</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 920XL High Yield Cyan Original Ink CartridgeHP Officejet </t>
+          <t>HP 920XL High Yield Black Original Ink CartridgeHP Officejet</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D78" t="n">
-        <v>260</v>
+        <v>730.62</v>
       </c>
       <c r="E78" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F78" t="n">
-        <v>322.92</v>
+        <v>811.2</v>
       </c>
       <c r="G78" t="n">
         <v>0</v>
       </c>
       <c r="H78" t="n">
-        <v>62.92</v>
+        <v>80.58</v>
       </c>
       <c r="I78" t="n">
-        <v>19.5</v>
+        <v>9.9</v>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>CD974AE</t>
+          <t>CE250A</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>HP 920XL High Yield Yellow Original Ink CartridgeHP Officeje</t>
+          <t>HP 504A Black Original LaserJet Toner CartridgeHP CLJ CP3525</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D79" t="n">
-        <v>260</v>
+        <v>2335.41</v>
       </c>
       <c r="E79" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F79" t="n">
-        <v>322.92</v>
+        <v>2152.5</v>
       </c>
       <c r="G79" t="n">
         <v>0</v>
       </c>
       <c r="H79" t="n">
-        <v>62.92</v>
+        <v>182.91</v>
       </c>
       <c r="I79" t="n">
-        <v>19.5</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>7.8</v>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>CD975AE</t>
+          <t>CE251A</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>HP 920XL High Yield Black Original Ink CartridgeHP Officejet</t>
+          <t>HP 504A Cyan Original LaserJet Toner CartridgeHP CLJ CP3525/</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D80" t="n">
-        <v>738</v>
+        <v>4584.69</v>
       </c>
       <c r="E80" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F80" t="n">
-        <v>811.2</v>
+        <v>4222.5</v>
       </c>
       <c r="G80" t="n">
         <v>0</v>
       </c>
       <c r="H80" t="n">
-        <v>73.2</v>
+        <v>362.19</v>
       </c>
       <c r="I80" t="n">
-        <v>9</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>7.9</v>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>CE250A</t>
+          <t>CE252A</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>HP 504A Black Original LaserJet Toner CartridgeHP CLJ CP3525</t>
+          <t>HP 504A Yellow Original LaserJet Toner CartridgeHP CLJ CP352</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D81" t="n">
-        <v>2359</v>
+        <v>4584.69</v>
       </c>
       <c r="E81" t="n">
         <v>0</v>
       </c>
       <c r="F81" t="n">
-        <v>2152.5</v>
+        <v>4222.5</v>
       </c>
       <c r="G81" t="n">
         <v>0</v>
       </c>
       <c r="H81" t="n">
-        <v>206.5</v>
+        <v>362.19</v>
       </c>
       <c r="I81" t="n">
-        <v>8.800000000000001</v>
+        <v>7.9</v>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>CE251A</t>
+          <t>CE253A</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>HP 504A Cyan Original LaserJet Toner CartridgeHP CLJ CP3525/</t>
+          <t>HP 504A Magenta Original LaserJet Toner CartridgeHP CLJ CP35</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D82" t="n">
-        <v>4631</v>
+        <v>4584.69</v>
       </c>
       <c r="E82" t="n">
         <v>0</v>
       </c>
       <c r="F82" t="n">
         <v>4222.5</v>
       </c>
       <c r="G82" t="n">
         <v>0</v>
       </c>
       <c r="H82" t="n">
-        <v>408.5</v>
+        <v>362.19</v>
       </c>
       <c r="I82" t="n">
-        <v>8.800000000000001</v>
+        <v>7.9</v>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>CE252A</t>
+          <t>CE255A</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>HP 504A Yellow Original LaserJet Toner CartridgeHP CLJ CP352</t>
+          <t xml:space="preserve">HP 55A Black Original LaserJet Toner Cartridge HP  LJ P3015 </t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D83" t="n">
-        <v>4631</v>
+        <v>2400.75</v>
       </c>
       <c r="E83" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F83" t="n">
-        <v>4222.5</v>
+        <v>3100</v>
       </c>
       <c r="G83" t="n">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="H83" t="n">
-        <v>408.5</v>
+        <v>699.25</v>
       </c>
       <c r="I83" t="n">
-        <v>8.800000000000001</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>22.6</v>
+      </c>
+      <c r="J83" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>CE253A</t>
+          <t>CE260A</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>HP 504A Magenta Original LaserJet Toner CartridgeHP CLJ CP35</t>
+          <t>HP 647A Black Original LaserJet Toner CartridgeHP CLJ CP4025</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D84" t="n">
-        <v>4631</v>
+        <v>2614.59</v>
       </c>
       <c r="E84" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F84" t="n">
-        <v>4222.5</v>
+        <v>3400</v>
       </c>
       <c r="G84" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="H84" t="n">
-        <v>408.5</v>
+        <v>785.41</v>
       </c>
       <c r="I84" t="n">
-        <v>8.800000000000001</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.1</v>
+      </c>
+      <c r="J84" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>CE255A</t>
+          <t>CE261A</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 55A Black Original LaserJet Toner Cartridge HP  LJ P3015 </t>
+          <t>HP 648A Cyan Original LaserJet Toner CartridgeHP CLJ CP4025/</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D85" t="n">
-        <v>2425</v>
+        <v>4739.13</v>
       </c>
       <c r="E85" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F85" t="n">
-        <v>3100</v>
+        <v>4620</v>
       </c>
       <c r="G85" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H85" t="n">
-        <v>675</v>
+        <v>119.13</v>
       </c>
       <c r="I85" t="n">
-        <v>21.8</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>2.5</v>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>CE260A</t>
+          <t>CE262A</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>HP 647A Black Original LaserJet Toner CartridgeHP CLJ CP4025</t>
+          <t>HP 648A Yellow Original LaserJet Toner CartridgeHP CLJ CP402</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D86" t="n">
-        <v>2641</v>
+        <v>4739.13</v>
       </c>
       <c r="E86" t="n">
         <v>3</v>
       </c>
       <c r="F86" t="n">
-        <v>3400</v>
+        <v>6160</v>
       </c>
       <c r="G86" t="n">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="H86" t="n">
-        <v>759</v>
+        <v>1420.87</v>
       </c>
       <c r="I86" t="n">
-        <v>22.3</v>
+        <v>23.1</v>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>CE261A</t>
+          <t>CE263A</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>HP 648A Cyan Original LaserJet Toner CartridgeHP CLJ CP4025/</t>
+          <t>HP 648A Magenta Original LaserJet Toner CartridgeHP CLJ CP40</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D87" t="n">
-        <v>4787</v>
+        <v>4739.13</v>
       </c>
       <c r="E87" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F87" t="n">
-        <v>4620</v>
+        <v>6160</v>
       </c>
       <c r="G87" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="H87" t="n">
-        <v>167</v>
+        <v>1420.87</v>
       </c>
       <c r="I87" t="n">
-        <v>3.5</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.1</v>
+      </c>
+      <c r="J87" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>CE262A</t>
+          <t>CE272A</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>HP 648A Yellow Original LaserJet Toner CartridgeHP CLJ CP402</t>
+          <t>HP 650A Yellow Original LaserJet Toner CartridgeHP CLJ CP552</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D88" t="n">
-        <v>4787</v>
+        <v>7101.27</v>
       </c>
       <c r="E88" t="n">
         <v>3</v>
       </c>
       <c r="F88" t="n">
-        <v>6160</v>
+        <v>6450</v>
       </c>
       <c r="G88" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H88" t="n">
-        <v>1373</v>
+        <v>651.27</v>
       </c>
       <c r="I88" t="n">
-        <v>22.3</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>9.199999999999999</v>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>CE263A</t>
+          <t>CE278A</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>HP 648A Magenta Original LaserJet Toner CartridgeHP CLJ CP40</t>
+          <t>HP 78A Black Original LaserJet Toner Cartridge HP  LJ P1566/</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D89" t="n">
-        <v>4787</v>
+        <v>1277.1</v>
       </c>
       <c r="E89" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F89" t="n">
-        <v>6160</v>
+        <v>1670</v>
       </c>
       <c r="G89" t="n">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="H89" t="n">
-        <v>1373</v>
+        <v>392.9</v>
       </c>
       <c r="I89" t="n">
-        <v>22.3</v>
+        <v>23.5</v>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>CE272A</t>
+          <t>CE285A</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>HP 650A Yellow Original LaserJet Toner CartridgeHP CLJ CP552</t>
+          <t>HP 85A Black Original LaserJet Toner CartridgeHP LJ P1102/P1</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D90" t="n">
-        <v>7173</v>
+        <v>1116.72</v>
       </c>
       <c r="E90" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F90" t="n">
-        <v>6450</v>
+        <v>1490</v>
       </c>
       <c r="G90" t="n">
         <v>0</v>
       </c>
       <c r="H90" t="n">
-        <v>723</v>
+        <v>373.28</v>
       </c>
       <c r="I90" t="n">
-        <v>10.1</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>25.1</v>
+      </c>
+      <c r="J90" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>CE278A</t>
+          <t>CE310A</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>HP 78A Black Original LaserJet Toner Cartridge HP  LJ P1566/</t>
+          <t>HP 126A Black Original LaserJet Toner CartridgeHP CLJ CP1025</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D91" t="n">
-        <v>1290</v>
+        <v>843.48</v>
       </c>
       <c r="E91" t="n">
         <v>10</v>
       </c>
       <c r="F91" t="n">
-        <v>1670</v>
+        <v>832.5</v>
       </c>
       <c r="G91" t="n">
-        <v>108</v>
+        <v>0</v>
       </c>
       <c r="H91" t="n">
-        <v>380</v>
+        <v>10.98</v>
       </c>
       <c r="I91" t="n">
-        <v>22.8</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>1.3</v>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>CE285A</t>
+          <t>CE311A</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>HP 85A Black Original LaserJet Toner CartridgeHP LJ P1102/P1</t>
+          <t xml:space="preserve">HP 126A Cyan Original LaserJet Toner CartridgeHP CLJ CP1025 </t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D92" t="n">
-        <v>1128</v>
+        <v>937.53</v>
       </c>
       <c r="E92" t="n">
         <v>10</v>
       </c>
       <c r="F92" t="n">
-        <v>1490</v>
+        <v>922.5</v>
       </c>
       <c r="G92" t="n">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="H92" t="n">
-        <v>362</v>
+        <v>15.03</v>
       </c>
       <c r="I92" t="n">
-        <v>24.3</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>1.6</v>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>CE310A</t>
+          <t>CE312A</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>HP 126A Black Original LaserJet Toner CartridgeHP CLJ CP1025</t>
+          <t>HP 126A Yellow Original LaserJet Toner CartridgeHP CLJ CP102</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D93" t="n">
-        <v>852</v>
+        <v>937.53</v>
       </c>
       <c r="E93" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F93" t="n">
-        <v>832.5</v>
+        <v>922.5</v>
       </c>
       <c r="G93" t="n">
         <v>0</v>
       </c>
       <c r="H93" t="n">
-        <v>19.5</v>
+        <v>15.03</v>
       </c>
       <c r="I93" t="n">
-        <v>2.3</v>
+        <v>1.6</v>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>CE311A</t>
+          <t>CE313A</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 126A Cyan Original LaserJet Toner CartridgeHP CLJ CP1025 </t>
+          <t>HP 126A Magenta Original LaserJet Toner CartridgeHP CLJ CP10</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D94" t="n">
-        <v>947</v>
+        <v>937.53</v>
       </c>
       <c r="E94" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F94" t="n">
         <v>922.5</v>
       </c>
       <c r="G94" t="n">
         <v>0</v>
       </c>
       <c r="H94" t="n">
-        <v>24.5</v>
+        <v>15.03</v>
       </c>
       <c r="I94" t="n">
-        <v>2.6</v>
+        <v>1.6</v>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>CE312A</t>
+          <t>CE314A</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>HP 126A Yellow Original LaserJet Toner CartridgeHP CLJ CP102</t>
+          <t>HP 126A LaserJet Imaging DrumHP CLJ CP1025</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D95" t="n">
-        <v>947</v>
+        <v>1267.2</v>
       </c>
       <c r="E95" t="n">
         <v>10</v>
       </c>
       <c r="F95" t="n">
-        <v>922.5</v>
+        <v>1140</v>
       </c>
       <c r="G95" t="n">
         <v>0</v>
       </c>
       <c r="H95" t="n">
-        <v>24.5</v>
+        <v>127.2</v>
       </c>
       <c r="I95" t="n">
-        <v>2.6</v>
+        <v>10</v>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>CE313A</t>
+          <t>CE320A</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>HP 126A Magenta Original LaserJet Toner CartridgeHP CLJ CP10</t>
+          <t>HP 128A Black Original LaserJet Toner CartridgeHP CLJ CP1525</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D96" t="n">
-        <v>947</v>
+        <v>1164.24</v>
       </c>
       <c r="E96" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F96" t="n">
-        <v>922.5</v>
+        <v>1520</v>
       </c>
       <c r="G96" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H96" t="n">
-        <v>24.5</v>
+        <v>355.76</v>
       </c>
       <c r="I96" t="n">
-        <v>2.6</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.4</v>
+      </c>
+      <c r="J96" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>CE314A</t>
+          <t>CE321A</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>HP 126A LaserJet Imaging DrumHP CLJ CP1025</t>
+          <t>HP 128A Cyan Original LaserJet Toner CartridgeHP CLJ CP1525/</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D97" t="n">
-        <v>1280</v>
+        <v>1107.81</v>
       </c>
       <c r="E97" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F97" t="n">
-        <v>1140</v>
+        <v>1450</v>
       </c>
       <c r="G97" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H97" t="n">
-        <v>140</v>
+        <v>342.19</v>
       </c>
       <c r="I97" t="n">
-        <v>10.9</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.6</v>
+      </c>
+      <c r="J97" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>CE320A</t>
+          <t>CE322A</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>HP 128A Black Original LaserJet Toner CartridgeHP CLJ CP1525</t>
+          <t>HP 128A Yellow Original LaserJet Toner CartridgeHP CLJ CP152</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D98" t="n">
-        <v>1176</v>
+        <v>1107.81</v>
       </c>
       <c r="E98" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F98" t="n">
-        <v>1520</v>
+        <v>1087.5</v>
       </c>
       <c r="G98" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H98" t="n">
-        <v>344</v>
+        <v>20.31</v>
       </c>
       <c r="I98" t="n">
-        <v>22.6</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>1.8</v>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>CE321A</t>
+          <t>CE323A</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>HP 128A Cyan Original LaserJet Toner CartridgeHP CLJ CP1525/</t>
+          <t>HP 128A Magenta Original LaserJet Toner CartridgeHP CLJ CP15</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D99" t="n">
-        <v>1119</v>
+        <v>1107.81</v>
       </c>
       <c r="E99" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F99" t="n">
         <v>1450</v>
       </c>
       <c r="G99" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H99" t="n">
-        <v>331</v>
+        <v>342.19</v>
       </c>
       <c r="I99" t="n">
-        <v>22.8</v>
+        <v>23.6</v>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>CE322A</t>
+          <t>CE340A</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>HP 128A Yellow Original LaserJet Toner CartridgeHP CLJ CP152</t>
+          <t>HP 651A Black Original LaserJet Toner CartridgeHP CLJ 700 MF</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D100" t="n">
-        <v>1119</v>
+        <v>2791.8</v>
       </c>
       <c r="E100" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F100" t="n">
-        <v>1087.5</v>
+        <v>2730</v>
       </c>
       <c r="G100" t="n">
         <v>0</v>
       </c>
       <c r="H100" t="n">
-        <v>31.5</v>
+        <v>61.8</v>
       </c>
       <c r="I100" t="n">
-        <v>2.8</v>
+        <v>2.2</v>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>CE323A</t>
+          <t>CE341A</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>HP 128A Magenta Original LaserJet Toner CartridgeHP CLJ CP15</t>
+          <t>HP 651A Cyan Original LaserJet Toner CartridgeHP CLJ 700 Col</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D101" t="n">
-        <v>1119</v>
+        <v>7028.01</v>
       </c>
       <c r="E101" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F101" t="n">
-        <v>1450</v>
+        <v>6870</v>
       </c>
       <c r="G101" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H101" t="n">
-        <v>331</v>
+        <v>158.01</v>
       </c>
       <c r="I101" t="n">
-        <v>22.8</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>2.2</v>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>CE340A</t>
+          <t>CE342A</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>HP 651A Black Original LaserJet Toner CartridgeHP CLJ 700 MF</t>
+          <t>HP 651A Yellow Original LaserJet Toner CartridgeHP CLJ 700 C</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D102" t="n">
-        <v>2820</v>
+        <v>7028.01</v>
       </c>
       <c r="E102" t="n">
         <v>0</v>
       </c>
       <c r="F102" t="n">
-        <v>2730</v>
+        <v>6870</v>
       </c>
       <c r="G102" t="n">
         <v>0</v>
       </c>
       <c r="H102" t="n">
-        <v>90</v>
+        <v>158.01</v>
       </c>
       <c r="I102" t="n">
-        <v>3.2</v>
+        <v>2.2</v>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>CE341A</t>
+          <t>CE343A</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>HP 651A Cyan Original LaserJet Toner CartridgeHP CLJ 700 Col</t>
+          <t xml:space="preserve">HP 651A Magenta Original LaserJet Toner CartridgeHP CLJ 700 </t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D103" t="n">
-        <v>7099</v>
+        <v>7028.01</v>
       </c>
       <c r="E103" t="n">
         <v>0</v>
       </c>
       <c r="F103" t="n">
         <v>6870</v>
       </c>
       <c r="G103" t="n">
         <v>0</v>
       </c>
       <c r="H103" t="n">
-        <v>229</v>
+        <v>158.01</v>
       </c>
       <c r="I103" t="n">
-        <v>3.2</v>
+        <v>2.2</v>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>CE342A</t>
+          <t>CE390A</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>HP 651A Yellow Original LaserJet Toner CartridgeHP CLJ 700 C</t>
+          <t>HP 90A Black Original LaserJet Toner CartridgeHP LJ 600/M601</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D104" t="n">
-        <v>7099</v>
+        <v>2828.43</v>
       </c>
       <c r="E104" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F104" t="n">
-        <v>6870</v>
+        <v>2745</v>
       </c>
       <c r="G104" t="n">
         <v>0</v>
       </c>
       <c r="H104" t="n">
-        <v>229</v>
+        <v>83.43000000000001</v>
       </c>
       <c r="I104" t="n">
-        <v>3.2</v>
+        <v>2.9</v>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>CE343A</t>
+          <t>CE400A</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 651A Magenta Original LaserJet Toner CartridgeHP CLJ 700 </t>
+          <t>HP 507A Black Original LaserJet Toner CartridgeHP LJC MFP M5</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D105" t="n">
-        <v>7099</v>
+        <v>2439.36</v>
       </c>
       <c r="E105" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F105" t="n">
-        <v>6870</v>
+        <v>3150</v>
       </c>
       <c r="G105" t="n">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="H105" t="n">
-        <v>229</v>
+        <v>710.64</v>
       </c>
       <c r="I105" t="n">
-        <v>3.2</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>22.6</v>
+      </c>
+      <c r="J105" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>CE390A</t>
+          <t>CE401A</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>HP 90A Black Original LaserJet Toner CartridgeHP LJ 600/M601</t>
+          <t>HP 507A Cyan Original LaserJet Toner CartridgeHP LJC MFP M57</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D106" t="n">
-        <v>2857</v>
+        <v>3633.3</v>
       </c>
       <c r="E106" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F106" t="n">
-        <v>2745</v>
+        <v>4690</v>
       </c>
       <c r="G106" t="n">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="H106" t="n">
-        <v>112</v>
+        <v>1056.7</v>
       </c>
       <c r="I106" t="n">
-        <v>3.9</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>22.5</v>
+      </c>
+      <c r="J106" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>CE400A</t>
+          <t>CE402A</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>HP 507A Black Original LaserJet Toner CartridgeHP LJC MFP M5</t>
+          <t>HP 507A Yellow Original LaserJet Toner CartridgeHP LJC MFP M</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D107" t="n">
-        <v>2464</v>
+        <v>3633.3</v>
       </c>
       <c r="E107" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F107" t="n">
-        <v>2362.5</v>
+        <v>4690</v>
       </c>
       <c r="G107" t="n">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="H107" t="n">
-        <v>101.5</v>
+        <v>1056.7</v>
       </c>
       <c r="I107" t="n">
-        <v>4.1</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>22.5</v>
+      </c>
+      <c r="J107" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>CE401A</t>
+          <t>CE403A</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>HP 507A Cyan Original LaserJet Toner CartridgeHP LJC MFP M57</t>
+          <t xml:space="preserve">HP 507A Magenta Original LaserJet Toner CartridgeHP LJC MFP </t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D108" t="n">
-        <v>3670</v>
+        <v>3633.3</v>
       </c>
       <c r="E108" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F108" t="n">
-        <v>3517.5</v>
+        <v>4690</v>
       </c>
       <c r="G108" t="n">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="H108" t="n">
-        <v>152.5</v>
+        <v>1056.7</v>
       </c>
       <c r="I108" t="n">
-        <v>4.2</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>22.5</v>
+      </c>
+      <c r="J108" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>CE402A</t>
+          <t>CE410A</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>HP 507A Yellow Original LaserJet Toner CartridgeHP LJC MFP M</t>
+          <t>HP 305A Black Original LaserJet Toner Cartridge HP LJC M451/</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D109" t="n">
-        <v>3670</v>
+        <v>1377.09</v>
       </c>
       <c r="E109" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F109" t="n">
-        <v>3517.5</v>
+        <v>1780</v>
       </c>
       <c r="G109" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H109" t="n">
-        <v>152.5</v>
+        <v>402.91</v>
       </c>
       <c r="I109" t="n">
-        <v>4.2</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>22.6</v>
+      </c>
+      <c r="J109" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>CE403A</t>
+          <t>CE411A</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 507A Magenta Original LaserJet Toner CartridgeHP LJC MFP </t>
+          <t>HP 305A Cyan Original LaserJet Toner CartridgeHP LJC M451/M4</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D110" t="n">
-        <v>3670</v>
+        <v>1961.19</v>
       </c>
       <c r="E110" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F110" t="n">
-        <v>3517.5</v>
+        <v>2540</v>
       </c>
       <c r="G110" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H110" t="n">
-        <v>152.5</v>
+        <v>578.8099999999999</v>
       </c>
       <c r="I110" t="n">
-        <v>4.2</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>22.8</v>
+      </c>
+      <c r="J110" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>CE410A</t>
+          <t>CE412A</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>HP 305A Black Original LaserJet Toner Cartridge HP LJC M451/</t>
+          <t>HP 305A Yellow Original LaserJet Toner CartridgeHP LJC M451/</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D111" t="n">
-        <v>1391</v>
+        <v>1961.19</v>
       </c>
       <c r="E111" t="n">
         <v>10</v>
       </c>
       <c r="F111" t="n">
-        <v>1780</v>
+        <v>2540</v>
       </c>
       <c r="G111" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H111" t="n">
-        <v>389</v>
+        <v>578.8099999999999</v>
       </c>
       <c r="I111" t="n">
-        <v>21.9</v>
+        <v>22.8</v>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>CE411A</t>
+          <t>CE413A</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>HP 305A Cyan Original LaserJet Toner CartridgeHP LJC M451/M4</t>
+          <t>HP 305A Magenta Original LaserJet Toner CartridgeHP LJC M451</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D112" t="n">
-        <v>1981</v>
+        <v>1961.19</v>
       </c>
       <c r="E112" t="n">
         <v>10</v>
       </c>
       <c r="F112" t="n">
         <v>2540</v>
       </c>
       <c r="G112" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H112" t="n">
-        <v>559</v>
+        <v>578.8099999999999</v>
       </c>
       <c r="I112" t="n">
-        <v>22</v>
+        <v>22.8</v>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>CE412A</t>
+          <t>CE505A</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>HP 305A Yellow Original LaserJet Toner CartridgeHP LJC M451/</t>
+          <t>HP 05A Black Original LaserJet Toner CartridgeHP LJ P2035/P2</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D113" t="n">
-        <v>1981</v>
+        <v>1455.3</v>
       </c>
       <c r="E113" t="n">
         <v>10</v>
       </c>
       <c r="F113" t="n">
-        <v>2540</v>
+        <v>1880</v>
       </c>
       <c r="G113" t="n">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="H113" t="n">
-        <v>559</v>
+        <v>424.7</v>
       </c>
       <c r="I113" t="n">
-        <v>22</v>
+        <v>22.6</v>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>CE413A</t>
+          <t>CE710A</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>HP 305A Magenta Original LaserJet Toner CartridgeHP LJC M451</t>
+          <t>HP CLJ Professional CP5225 20/20ppm-192Mo-600x600dpi-540MHz</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D114" t="n">
-        <v>1981</v>
+        <v>13608.1</v>
       </c>
       <c r="E114" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F114" t="n">
-        <v>2540</v>
+        <v>11550</v>
       </c>
       <c r="G114" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H114" t="n">
-        <v>559</v>
+        <v>2058.1</v>
       </c>
       <c r="I114" t="n">
-        <v>22</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>15.1</v>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>CE505A</t>
+          <t>CE711A</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>HP 05A Black Original LaserJet Toner CartridgeHP LJ P2035/P2</t>
+          <t>HP Laser CP5225n SFP Réseau Couleur A3 20 B&amp;WPPM 20PPMCOL 12</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D115" t="n">
-        <v>1470</v>
+        <v>14827.4</v>
       </c>
       <c r="E115" t="n">
         <v>10</v>
       </c>
       <c r="F115" t="n">
-        <v>1880</v>
+        <v>13244</v>
       </c>
       <c r="G115" t="n">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="H115" t="n">
-        <v>410</v>
+        <v>1583.4</v>
       </c>
       <c r="I115" t="n">
-        <v>21.8</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>10.7</v>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>CE710A</t>
+          <t>CE712A</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>HP CLJ Professional CP5225 20/20ppm-192Mo-600x600dpi-540MHz</t>
+          <t>HP Laser CP5225dn SFP Réseau Couleur A3 R/V 20 B&amp;WPPM 20PPMC</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D116" t="n">
-        <v>12179</v>
+        <v>14570</v>
       </c>
       <c r="E116" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F116" t="n">
-        <v>11550</v>
+        <v>15400</v>
       </c>
       <c r="G116" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H116" t="n">
-        <v>629</v>
+        <v>830</v>
       </c>
       <c r="I116" t="n">
-        <v>5.2</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>5.4</v>
+      </c>
+      <c r="J116" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>CE712A</t>
+          <t>CE740A</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>HP Laser CP5225dn SFP Réseau Couleur A3 R/V 20 B&amp;WPPM 20PPMC</t>
+          <t>HP 307A Black Original LaserJet Toner CartridgeHP CLJ CP5225</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D117" t="n">
-        <v>13390</v>
+        <v>2476.98</v>
       </c>
       <c r="E117" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F117" t="n">
-        <v>13500</v>
+        <v>3200</v>
       </c>
       <c r="G117" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H117" t="n">
-        <v>110</v>
+        <v>723.02</v>
       </c>
       <c r="I117" t="n">
-        <v>0.8</v>
+        <v>22.6</v>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>CE740A</t>
+          <t>CE741A</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>HP 307A Black Original LaserJet Toner CartridgeHP CLJ CP5225</t>
+          <t xml:space="preserve">HP 307A Cyan Original LaserJet Toner CartridgeHP CLJ CP5225 </t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D118" t="n">
-        <v>2502</v>
+        <v>4362.93</v>
       </c>
       <c r="E118" t="n">
         <v>10</v>
       </c>
       <c r="F118" t="n">
-        <v>3200</v>
+        <v>4230</v>
       </c>
       <c r="G118" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H118" t="n">
-        <v>698</v>
+        <v>132.93</v>
       </c>
       <c r="I118" t="n">
-        <v>21.8</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>3</v>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>CE741A</t>
+          <t>CE742A</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 307A Cyan Original LaserJet Toner CartridgeHP CLJ CP5225 </t>
+          <t>HP 307A Yellow Original LaserJet Toner CartridgeHP CLJ CP522</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D119" t="n">
-        <v>4407</v>
+        <v>4362.93</v>
       </c>
       <c r="E119" t="n">
         <v>10</v>
       </c>
       <c r="F119" t="n">
-        <v>4230</v>
+        <v>5640</v>
       </c>
       <c r="G119" t="n">
         <v>0</v>
       </c>
       <c r="H119" t="n">
-        <v>177</v>
+        <v>1277.07</v>
       </c>
       <c r="I119" t="n">
-        <v>4</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>22.6</v>
+      </c>
+      <c r="J119" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>CE742A</t>
+          <t>CE743A</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>HP 307A Yellow Original LaserJet Toner CartridgeHP CLJ CP522</t>
+          <t>HP 307A Magenta Original LaserJet Toner CartridgeHP CLJ CP52</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D120" t="n">
-        <v>4407</v>
+        <v>4362.93</v>
       </c>
       <c r="E120" t="n">
         <v>10</v>
       </c>
       <c r="F120" t="n">
         <v>5640</v>
       </c>
       <c r="G120" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H120" t="n">
-        <v>1233</v>
+        <v>1277.07</v>
       </c>
       <c r="I120" t="n">
-        <v>21.9</v>
+        <v>22.6</v>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>CE743A</t>
+          <t>CE978A</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>HP 307A Magenta Original LaserJet Toner CartridgeHP CLJ CP52</t>
+          <t>HP Color LaserJet CP5525 220VFuser Kit</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D121" t="n">
-        <v>4407</v>
+        <v>3889.6</v>
       </c>
       <c r="E121" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F121" t="n">
-        <v>5640</v>
+        <v>5390</v>
       </c>
       <c r="G121" t="n">
         <v>0</v>
       </c>
       <c r="H121" t="n">
-        <v>1233</v>
+        <v>1500.4</v>
       </c>
       <c r="I121" t="n">
-        <v>21.9</v>
+        <v>27.8</v>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>CE978A</t>
+          <t>CF210A</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>HP Color LaserJet CP5525 220VFuser Kit</t>
+          <t>HP 131A Black Original LaserJet Toner CartridgeHP CLJ M251/M</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D122" t="n">
-        <v>3752.32</v>
+        <v>1119.69</v>
       </c>
       <c r="E122" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F122" t="n">
-        <v>5390</v>
+        <v>1460</v>
       </c>
       <c r="G122" t="n">
         <v>0</v>
       </c>
       <c r="H122" t="n">
-        <v>1637.68</v>
+        <v>340.31</v>
       </c>
       <c r="I122" t="n">
-        <v>30.4</v>
+        <v>23.3</v>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>CF210A</t>
+          <t>CF211A</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>HP 131A Black Original LaserJet Toner CartridgeHP CLJ M251/M</t>
+          <t>HP 131A Cyan Original LaserJet Toner Cartridge HP CLJ M251/M</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D123" t="n">
-        <v>1131</v>
+        <v>1402.83</v>
       </c>
       <c r="E123" t="n">
         <v>10</v>
       </c>
       <c r="F123" t="n">
-        <v>1460</v>
+        <v>1372.5</v>
       </c>
       <c r="G123" t="n">
         <v>0</v>
       </c>
       <c r="H123" t="n">
-        <v>329</v>
+        <v>30.33</v>
       </c>
       <c r="I123" t="n">
-        <v>22.5</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>2.2</v>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>CF211A</t>
+          <t>CF212A</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>HP 131A Cyan Original LaserJet Toner Cartridge HP CLJ M251/M</t>
+          <t>HP 131A Yellow Original LaserJet Toner CartridgeHP CLJ M251/</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D124" t="n">
-        <v>1417</v>
+        <v>1402.83</v>
       </c>
       <c r="E124" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F124" t="n">
         <v>1372.5</v>
       </c>
       <c r="G124" t="n">
         <v>0</v>
       </c>
       <c r="H124" t="n">
-        <v>44.5</v>
+        <v>30.33</v>
       </c>
       <c r="I124" t="n">
-        <v>3.1</v>
+        <v>2.2</v>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>CF212A</t>
+          <t>CF213A</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>HP 131A Yellow Original LaserJet Toner CartridgeHP CLJ M251/</t>
+          <t>HP 131A Magenta Original LaserJet Toner CartridgeHP CLJ M251</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D125" t="n">
-        <v>1417</v>
+        <v>1402.83</v>
       </c>
       <c r="E125" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F125" t="n">
-        <v>1372.5</v>
+        <v>1830</v>
       </c>
       <c r="G125" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H125" t="n">
-        <v>44.5</v>
+        <v>427.17</v>
       </c>
       <c r="I125" t="n">
-        <v>3.1</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.3</v>
+      </c>
+      <c r="J125" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>CF213A</t>
+          <t>CF214A</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>HP 131A Magenta Original LaserJet Toner CartridgeHP CLJ M251</t>
+          <t>HP 14A Black Original LaserJet Toner Cartridge HP LJ 700 MFP</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D126" t="n">
-        <v>1417</v>
+        <v>3318.48</v>
       </c>
       <c r="E126" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F126" t="n">
-        <v>1830</v>
+        <v>4290</v>
       </c>
       <c r="G126" t="n">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="H126" t="n">
-        <v>413</v>
+        <v>971.52</v>
       </c>
       <c r="I126" t="n">
         <v>22.6</v>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>CF214A</t>
+          <t>CF217A</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>HP 14A Black Original LaserJet Toner Cartridge HP LJ 700 MFP</t>
+          <t>HP 17A Black Original LaserJet Toner CartridgeHP LJ M102/M13</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D127" t="n">
-        <v>3352</v>
+        <v>1010.79</v>
       </c>
       <c r="E127" t="n">
         <v>10</v>
       </c>
       <c r="F127" t="n">
-        <v>3217.5</v>
+        <v>1330</v>
       </c>
       <c r="G127" t="n">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="H127" t="n">
-        <v>134.5</v>
+        <v>319.21</v>
       </c>
       <c r="I127" t="n">
-        <v>4</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>24</v>
+      </c>
+      <c r="J127" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>CF217A</t>
+          <t>CF219A</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>HP 17A Black Original LaserJet Toner CartridgeHP LJ M102/M13</t>
+          <t>HP 19A Original LaserJet Imaging Drum (CF219A)HP LJ M102/M10</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D128" t="n">
-        <v>1021</v>
+        <v>1081.08</v>
       </c>
       <c r="E128" t="n">
         <v>10</v>
       </c>
       <c r="F128" t="n">
-        <v>1330</v>
+        <v>1300</v>
       </c>
       <c r="G128" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H128" t="n">
-        <v>309</v>
+        <v>218.92</v>
       </c>
       <c r="I128" t="n">
-        <v>23.2</v>
+        <v>16.8</v>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>CF219A</t>
+          <t>CF226A</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>HP 19A Original LaserJet Imaging Drum (CF219A)HP LJ M102/M10</t>
+          <t>HP 26A Black Original LaserJet Toner CartridgeHP CLJ M402/M4</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D129" t="n">
-        <v>1092</v>
+        <v>1888.92</v>
       </c>
       <c r="E129" t="n">
         <v>10</v>
       </c>
       <c r="F129" t="n">
-        <v>1300</v>
+        <v>2490</v>
       </c>
       <c r="G129" t="n">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="H129" t="n">
-        <v>208</v>
+        <v>601.08</v>
       </c>
       <c r="I129" t="n">
-        <v>16</v>
+        <v>24.1</v>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>CF226A</t>
+          <t>CF226X</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>HP 26A Black Original LaserJet Toner CartridgeHP CLJ M402/M4</t>
+          <t>HP 26X High Yield Black Original LaserJet Toner CaHP CLJ M40</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D130" t="n">
-        <v>1908</v>
+        <v>3519.45</v>
       </c>
       <c r="E130" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F130" t="n">
-        <v>2490</v>
+        <v>4300</v>
       </c>
       <c r="G130" t="n">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="H130" t="n">
-        <v>582</v>
+        <v>780.55</v>
       </c>
       <c r="I130" t="n">
-        <v>23.4</v>
+        <v>18.2</v>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>CF226X</t>
+          <t>CF230A</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>HP 26X High Yield Black Original LaserJet Toner CaHP CLJ M40</t>
+          <t>HP 30A Black Original LaserJet Toner CartridgeHP CLJ M203/M2</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D131" t="n">
-        <v>3555</v>
+        <v>1025.64</v>
       </c>
       <c r="E131" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F131" t="n">
-        <v>3225</v>
+        <v>1350</v>
       </c>
       <c r="G131" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H131" t="n">
-        <v>330</v>
+        <v>324.36</v>
       </c>
       <c r="I131" t="n">
-        <v>9.300000000000001</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>24</v>
+      </c>
+      <c r="J131" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>CF230A</t>
+          <t>CF230X</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>HP 30A Black Original LaserJet Toner CartridgeHP CLJ M203/M2</t>
+          <t>HP 30X High Capacity Black Original LaserJet TonerHP CLJ M20</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D132" t="n">
-        <v>1036</v>
+        <v>1662.21</v>
       </c>
       <c r="E132" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F132" t="n">
-        <v>1350</v>
+        <v>1500</v>
       </c>
       <c r="G132" t="n">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="H132" t="n">
-        <v>314</v>
+        <v>162.21</v>
       </c>
       <c r="I132" t="n">
-        <v>23.3</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>9.800000000000001</v>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>CF230X</t>
+          <t>CF232A</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>HP 30X High Capacity Black Original LaserJet TonerHP CLJ M20</t>
+          <t>HP 32A LaserJet Imaging Drum M203/M227</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D133" t="n">
-        <v>1679</v>
+        <v>1309.77</v>
       </c>
       <c r="E133" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F133" t="n">
-        <v>1500</v>
+        <v>973.4</v>
       </c>
       <c r="G133" t="n">
         <v>0</v>
       </c>
       <c r="H133" t="n">
-        <v>179</v>
+        <v>336.37</v>
       </c>
       <c r="I133" t="n">
-        <v>10.7</v>
+        <v>25.7</v>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>CF232A</t>
+          <t>CF237A</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>HP 32A LaserJet Imaging Drum M203/M227</t>
+          <t>HP 37A Black Original LaserJet Toner Cartridge M607 M608 M60</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D134" t="n">
-        <v>1323</v>
+        <v>2832.39</v>
       </c>
       <c r="E134" t="n">
         <v>10</v>
       </c>
       <c r="F134" t="n">
-        <v>973.4</v>
+        <v>2797.5</v>
       </c>
       <c r="G134" t="n">
         <v>0</v>
       </c>
       <c r="H134" t="n">
-        <v>349.6</v>
+        <v>34.89</v>
       </c>
       <c r="I134" t="n">
-        <v>26.4</v>
+        <v>1.2</v>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>CF237A</t>
+          <t>CF244A</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>HP 37A Black Original LaserJet Toner Cartridge M607 M608 M60</t>
+          <t>HP 44A Black Original LaserJet Toner Cartridge1,000 pages po</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D135" t="n">
-        <v>2861</v>
+        <v>727.65</v>
       </c>
       <c r="E135" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F135" t="n">
-        <v>2797.5</v>
+        <v>965</v>
       </c>
       <c r="G135" t="n">
         <v>0</v>
       </c>
       <c r="H135" t="n">
-        <v>63.5</v>
+        <v>237.35</v>
       </c>
       <c r="I135" t="n">
-        <v>2.2</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>24.6</v>
+      </c>
+      <c r="J135" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>CF244A</t>
+          <t>CF256A</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>HP 44A Black Original LaserJet Toner Cartridge1,000 pages po</t>
+          <t>HP 56A Black Original LaserJet Toner Cartridge7400 pages for</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D136" t="n">
-        <v>735</v>
+        <v>534.6</v>
       </c>
       <c r="E136" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F136" t="n">
-        <v>965</v>
+        <v>716</v>
       </c>
       <c r="G136" t="n">
         <v>0</v>
       </c>
       <c r="H136" t="n">
-        <v>230</v>
+        <v>181.4</v>
       </c>
       <c r="I136" t="n">
-        <v>23.8</v>
+        <v>25.3</v>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>CF256A</t>
+          <t>CF259A</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>HP 56A Black Original LaserJet Toner Cartridge7400 pages for</t>
+          <t>HP 59A Black Original LaserJet Toner Cartridg epour la Série</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D137" t="n">
-        <v>540</v>
+        <v>1539.45</v>
       </c>
       <c r="E137" t="n">
         <v>10</v>
       </c>
       <c r="F137" t="n">
-        <v>716</v>
+        <v>2060</v>
       </c>
       <c r="G137" t="n">
         <v>0</v>
       </c>
       <c r="H137" t="n">
-        <v>176</v>
+        <v>520.55</v>
       </c>
       <c r="I137" t="n">
-        <v>24.6</v>
+        <v>25.3</v>
       </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>CF259A</t>
+          <t>CF259X</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>HP 59A Black Original LaserJet Toner Cartridg epour la Série</t>
+          <t>HP 59X High Yield Black Original LaserJet Toner Cartridge po</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D138" t="n">
-        <v>1555</v>
+        <v>3506.58</v>
       </c>
       <c r="E138" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F138" t="n">
-        <v>2060</v>
+        <v>3307.5</v>
       </c>
       <c r="G138" t="n">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="H138" t="n">
-        <v>505</v>
+        <v>199.08</v>
       </c>
       <c r="I138" t="n">
-        <v>24.5</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>5.7</v>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>CF259X</t>
+          <t>CF280A</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>HP 59X High Yield Black Original LaserJet Toner Cartridge po</t>
+          <t>HP 80A Black Original LaserJet Toner CartridgeHP LJ M401/M42</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D139" t="n">
-        <v>3542</v>
+        <v>1687.95</v>
       </c>
       <c r="E139" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F139" t="n">
-        <v>3307.5</v>
+        <v>2220</v>
       </c>
       <c r="G139" t="n">
         <v>0</v>
       </c>
       <c r="H139" t="n">
-        <v>234.5</v>
+        <v>532.05</v>
       </c>
       <c r="I139" t="n">
-        <v>6.6</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>24</v>
+      </c>
+      <c r="J139" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>CF280A</t>
+          <t>CF280X</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>HP 80A Black Original LaserJet Toner CartridgeHP LJ M401/M42</t>
+          <t>HP 80X High Yield Black Original LaserJet Toner CaHP LJ M401</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D140" t="n">
-        <v>1705</v>
+        <v>2905.65</v>
       </c>
       <c r="E140" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F140" t="n">
-        <v>2220</v>
+        <v>2865</v>
       </c>
       <c r="G140" t="n">
-        <v>191</v>
+        <v>0</v>
       </c>
       <c r="H140" t="n">
-        <v>515</v>
+        <v>40.65</v>
       </c>
       <c r="I140" t="n">
-        <v>23.2</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>1.4</v>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>CF280X</t>
+          <t>CF281A</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>HP 80X High Yield Black Original LaserJet Toner CaHP LJ M401</t>
+          <t>HP 81A Black Original LaserJet Toner CartridgeHP LJ M604/M60</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D141" t="n">
-        <v>2935</v>
+        <v>2805.66</v>
       </c>
       <c r="E141" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F141" t="n">
-        <v>2865</v>
+        <v>3660</v>
       </c>
       <c r="G141" t="n">
         <v>0</v>
       </c>
       <c r="H141" t="n">
-        <v>70</v>
+        <v>854.34</v>
       </c>
       <c r="I141" t="n">
-        <v>2.4</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.3</v>
+      </c>
+      <c r="J141" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>CF281A</t>
+          <t>CF281X</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>HP 81A Black Original LaserJet Toner CartridgeHP LJ M604/M60</t>
+          <t>HP 81X High Yield Black Original LaserJet Toner CaHP LJ M605</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D142" t="n">
-        <v>2834</v>
+        <v>5045.04</v>
       </c>
       <c r="E142" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F142" t="n">
-        <v>2745</v>
+        <v>4545</v>
       </c>
       <c r="G142" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H142" t="n">
-        <v>89</v>
+        <v>500.04</v>
       </c>
       <c r="I142" t="n">
-        <v>3.1</v>
+        <v>9.9</v>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>CF281X</t>
+          <t>CF283A</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>HP 81X High Yield Black Original LaserJet Toner CaHP LJ M605</t>
+          <t>HP 83A Black Original LaserJet Toner CartridgeHP LJ M201/M12</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D143" t="n">
-        <v>5096</v>
+        <v>1052.37</v>
       </c>
       <c r="E143" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F143" t="n">
-        <v>4545</v>
+        <v>1370</v>
       </c>
       <c r="G143" t="n">
         <v>0</v>
       </c>
       <c r="H143" t="n">
-        <v>551</v>
+        <v>317.63</v>
       </c>
       <c r="I143" t="n">
-        <v>10.8</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.2</v>
+      </c>
+      <c r="J143" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>CF283A</t>
+          <t>CF287A</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>HP 83A Black Original LaserJet Toner CartridgeHP LJ M201/M12</t>
+          <t>HP 87A Black Original LaserJet Toner CartridgeHP LJ M527 MFP</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D144" t="n">
-        <v>1063</v>
+        <v>3535.29</v>
       </c>
       <c r="E144" t="n">
         <v>10</v>
       </c>
       <c r="F144" t="n">
-        <v>1370</v>
+        <v>3457.5</v>
       </c>
       <c r="G144" t="n">
-        <v>114</v>
+        <v>0</v>
       </c>
       <c r="H144" t="n">
-        <v>307</v>
+        <v>77.79000000000001</v>
       </c>
       <c r="I144" t="n">
-        <v>22.4</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>2.2</v>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>CF287A</t>
+          <t>CF289A</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>HP 87A Black Original LaserJet Toner CartridgeHP LJ M527 MFP</t>
+          <t xml:space="preserve">HP 89A Black Original LaserJet Toner Cartridgepour la Série </t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D145" t="n">
-        <v>3571</v>
+        <v>2250.27</v>
       </c>
       <c r="E145" t="n">
         <v>10</v>
       </c>
       <c r="F145" t="n">
-        <v>3457.5</v>
+        <v>2960</v>
       </c>
       <c r="G145" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H145" t="n">
-        <v>113.5</v>
+        <v>709.73</v>
       </c>
       <c r="I145" t="n">
-        <v>3.2</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>24</v>
+      </c>
+      <c r="J145" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>CF289A</t>
+          <t>CF325X</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 89A Black Original LaserJet Toner Cartridgepour la Série </t>
+          <t>HP 25X High Yield Black Original LaserJet TonerHP LJ M806/MF</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D146" t="n">
-        <v>2273</v>
+        <v>5095.53</v>
       </c>
       <c r="E146" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F146" t="n">
-        <v>2960</v>
+        <v>4627.5</v>
       </c>
       <c r="G146" t="n">
-        <v>110</v>
+        <v>0</v>
       </c>
       <c r="H146" t="n">
-        <v>687</v>
+        <v>468.03</v>
       </c>
       <c r="I146" t="n">
-        <v>23.2</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>9.199999999999999</v>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>CF325X</t>
+          <t>CF331A</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>HP 25X High Yield Black Original LaserJet TonerHP LJ M806/MF</t>
+          <t>HP 654A Cyan Original LaserJet Toner CartridgeHP CLJ M651 Cy</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D147" t="n">
-        <v>5147</v>
+        <v>6198.39</v>
       </c>
       <c r="E147" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F147" t="n">
-        <v>4627.5</v>
+        <v>6007.5</v>
       </c>
       <c r="G147" t="n">
         <v>0</v>
       </c>
       <c r="H147" t="n">
-        <v>519.5</v>
+        <v>190.89</v>
       </c>
       <c r="I147" t="n">
-        <v>10.1</v>
+        <v>3.1</v>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>CF331A</t>
+          <t>CF332A</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>HP 654A Cyan Original LaserJet Toner CartridgeHP CLJ M651 Cy</t>
+          <t xml:space="preserve">HP 654A Yellow Original LaserJet Toner CartridgeHP CLJ M651 </t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D148" t="n">
-        <v>6261</v>
+        <v>6198.39</v>
       </c>
       <c r="E148" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F148" t="n">
         <v>6007.5</v>
       </c>
       <c r="G148" t="n">
         <v>0</v>
       </c>
       <c r="H148" t="n">
-        <v>253.5</v>
+        <v>190.89</v>
       </c>
       <c r="I148" t="n">
-        <v>4</v>
+        <v>3.1</v>
       </c>
       <c r="J148" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>CF332A</t>
+          <t>CF333A</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 654A Yellow Original LaserJet Toner CartridgeHP CLJ M651 </t>
+          <t>HP 654A Magenta Original LaserJet Toner CartridgeHP CLJ M651</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D149" t="n">
-        <v>6261</v>
+        <v>6143.94</v>
       </c>
       <c r="E149" t="n">
         <v>3</v>
       </c>
       <c r="F149" t="n">
         <v>6007.5</v>
       </c>
       <c r="G149" t="n">
         <v>0</v>
       </c>
       <c r="H149" t="n">
-        <v>253.5</v>
+        <v>136.44</v>
       </c>
       <c r="I149" t="n">
-        <v>4</v>
+        <v>2.2</v>
       </c>
       <c r="J149" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>CF333A</t>
+          <t>CF350A</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>HP 654A Magenta Original LaserJet Toner CartridgeHP CLJ M651</t>
+          <t>HP 130A Black Original LaserJet Toner CartridgeHP CLJ M153/M</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D150" t="n">
-        <v>6206</v>
+        <v>924.66</v>
       </c>
       <c r="E150" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F150" t="n">
-        <v>6007.5</v>
+        <v>907.5</v>
       </c>
       <c r="G150" t="n">
         <v>0</v>
       </c>
       <c r="H150" t="n">
-        <v>198.5</v>
+        <v>17.16</v>
       </c>
       <c r="I150" t="n">
-        <v>3.2</v>
+        <v>1.9</v>
       </c>
       <c r="J150" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>CF350A</t>
+          <t>CF351A</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>HP 130A Black Original LaserJet Toner CartridgeHP CLJ M153/M</t>
+          <t>HP 130A Cyan Original LaserJet Toner CartridgeHP CLJ M153/M1</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D151" t="n">
-        <v>934</v>
+        <v>953.37</v>
       </c>
       <c r="E151" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F151" t="n">
-        <v>907.5</v>
+        <v>937.5</v>
       </c>
       <c r="G151" t="n">
         <v>0</v>
       </c>
       <c r="H151" t="n">
-        <v>26.5</v>
+        <v>15.87</v>
       </c>
       <c r="I151" t="n">
-        <v>2.8</v>
+        <v>1.7</v>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>CF351A</t>
+          <t>CF352A</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>HP 130A Cyan Original LaserJet Toner CartridgeHP CLJ M153/M1</t>
+          <t>HP 130A Yellow Original LaserJet Toner CartridgeHP CLJ M153/</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D152" t="n">
-        <v>963</v>
+        <v>953.37</v>
       </c>
       <c r="E152" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F152" t="n">
         <v>937.5</v>
       </c>
       <c r="G152" t="n">
         <v>0</v>
       </c>
       <c r="H152" t="n">
-        <v>25.5</v>
+        <v>15.87</v>
       </c>
       <c r="I152" t="n">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>CF352A</t>
+          <t>CF353A</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>HP 130A Yellow Original LaserJet Toner CartridgeHP CLJ M153/</t>
+          <t>HP 130A Magenta Original LaserJet Toner CartridgeHP CLJ M153</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D153" t="n">
-        <v>963</v>
+        <v>953.37</v>
       </c>
       <c r="E153" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F153" t="n">
         <v>937.5</v>
       </c>
       <c r="G153" t="n">
         <v>0</v>
       </c>
       <c r="H153" t="n">
-        <v>25.5</v>
+        <v>15.87</v>
       </c>
       <c r="I153" t="n">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J153" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>CF353A</t>
+          <t>CF360A</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>HP 130A Magenta Original LaserJet Toner CartridgeHP CLJ M153</t>
+          <t>HP 508A Black Original LaserJet Toner CartridgeHP CLJ MFP M5</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D154" t="n">
-        <v>963</v>
+        <v>2528.46</v>
       </c>
       <c r="E154" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F154" t="n">
-        <v>937.5</v>
+        <v>3300</v>
       </c>
       <c r="G154" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="H154" t="n">
-        <v>25.5</v>
+        <v>771.54</v>
       </c>
       <c r="I154" t="n">
-        <v>2.6</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.4</v>
+      </c>
+      <c r="J154" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>CF360A</t>
+          <t>CF361A</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>HP 508A Black Original LaserJet Toner CartridgeHP CLJ MFP M5</t>
+          <t>HP 508A Cyan Original LaserJet Toner CartridgeHP CLJ MFP M57</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D155" t="n">
-        <v>2554</v>
+        <v>3170.97</v>
       </c>
       <c r="E155" t="n">
         <v>10</v>
       </c>
       <c r="F155" t="n">
-        <v>3300</v>
+        <v>4130</v>
       </c>
       <c r="G155" t="n">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="H155" t="n">
-        <v>746</v>
+        <v>959.03</v>
       </c>
       <c r="I155" t="n">
-        <v>22.6</v>
+        <v>23.2</v>
       </c>
       <c r="J155" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>CF361A</t>
+          <t>CF362A</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>HP 508A Cyan Original LaserJet Toner CartridgeHP CLJ MFP M57</t>
+          <t>HP 508A Yellow Original LaserJet Toner CartridgeHP CLJ MFP M</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D156" t="n">
-        <v>3203</v>
+        <v>3170.97</v>
       </c>
       <c r="E156" t="n">
         <v>10</v>
       </c>
       <c r="F156" t="n">
         <v>4130</v>
       </c>
       <c r="G156" t="n">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="H156" t="n">
-        <v>927</v>
+        <v>959.03</v>
       </c>
       <c r="I156" t="n">
-        <v>22.4</v>
+        <v>23.2</v>
       </c>
       <c r="J156" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>CF362A</t>
+          <t>CF363A</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>HP 508A Yellow Original LaserJet Toner CartridgeHP CLJ MFP M</t>
+          <t xml:space="preserve">HP 508A Magenta Original LaserJet Toner CartridgeHP CLJ MFP </t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D157" t="n">
-        <v>3203</v>
+        <v>3170.97</v>
       </c>
       <c r="E157" t="n">
         <v>10</v>
       </c>
       <c r="F157" t="n">
         <v>4130</v>
       </c>
       <c r="G157" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H157" t="n">
-        <v>927</v>
+        <v>959.03</v>
       </c>
       <c r="I157" t="n">
-        <v>22.4</v>
+        <v>23.2</v>
       </c>
       <c r="J157" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>CF363A</t>
+          <t>CF380A</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 508A Magenta Original LaserJet Toner CartridgeHP CLJ MFP </t>
+          <t>HP 312A Black Original LaserJet Toner CartridgeHP CLJ M476 B</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D158" t="n">
-        <v>3203</v>
+        <v>1503.81</v>
       </c>
       <c r="E158" t="n">
         <v>10</v>
       </c>
       <c r="F158" t="n">
-        <v>4130</v>
+        <v>1970</v>
       </c>
       <c r="G158" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H158" t="n">
-        <v>927</v>
+        <v>466.19</v>
       </c>
       <c r="I158" t="n">
-        <v>22.4</v>
+        <v>23.7</v>
       </c>
       <c r="J158" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>CF380A</t>
+          <t>CF381A</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>HP 312A Black Original LaserJet Toner CartridgeHP CLJ M476 B</t>
+          <t>HP 312A Cyan Original LaserJet Toner Cartridge HP CLJ M476 C</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D159" t="n">
-        <v>1519</v>
+        <v>2011.68</v>
       </c>
       <c r="E159" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F159" t="n">
-        <v>1970</v>
+        <v>2620</v>
       </c>
       <c r="G159" t="n">
         <v>0</v>
       </c>
       <c r="H159" t="n">
-        <v>451</v>
+        <v>608.3200000000001</v>
       </c>
       <c r="I159" t="n">
-        <v>22.9</v>
+        <v>23.2</v>
       </c>
       <c r="J159" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>CF381A</t>
+          <t>CF382A</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>HP 312A Cyan Original LaserJet Toner Cartridge HP CLJ M476 C</t>
+          <t>HP 312A Yellow Original LaserJet Toner Cartridge HP CLJ M476</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D160" t="n">
-        <v>2032</v>
+        <v>2011.68</v>
       </c>
       <c r="E160" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F160" t="n">
-        <v>1965</v>
+        <v>2620</v>
       </c>
       <c r="G160" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H160" t="n">
-        <v>67</v>
+        <v>608.3200000000001</v>
       </c>
       <c r="I160" t="n">
-        <v>3.3</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.2</v>
+      </c>
+      <c r="J160" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>CF382A</t>
+          <t>CF383A</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>HP 312A Yellow Original LaserJet Toner Cartridge HP CLJ M476</t>
+          <t>HP 312A Magenta Original LaserJet Toner CartridgeHP CLJ M476</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D161" t="n">
-        <v>2032</v>
+        <v>2011.68</v>
       </c>
       <c r="E161" t="n">
         <v>10</v>
       </c>
       <c r="F161" t="n">
-        <v>1965</v>
+        <v>2620</v>
       </c>
       <c r="G161" t="n">
         <v>2</v>
       </c>
       <c r="H161" t="n">
-        <v>67</v>
+        <v>608.3200000000001</v>
       </c>
       <c r="I161" t="n">
-        <v>3.3</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.2</v>
+      </c>
+      <c r="J161" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>CF383A</t>
+          <t>CF400A</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>HP 312A Magenta Original LaserJet Toner CartridgeHP CLJ M476</t>
+          <t>HP 201A Black Original LaserJet Toner CartridgeHP CLJ M252/M</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D162" t="n">
-        <v>2032</v>
+        <v>1115.73</v>
       </c>
       <c r="E162" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F162" t="n">
-        <v>2620</v>
+        <v>1470</v>
       </c>
       <c r="G162" t="n">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="H162" t="n">
-        <v>588</v>
+        <v>354.27</v>
       </c>
       <c r="I162" t="n">
-        <v>22.4</v>
+        <v>24.1</v>
       </c>
       <c r="J162" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>CF400A</t>
+          <t>CF400X</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>HP 201A Black Original LaserJet Toner CartridgeHP CLJ M252/M</t>
+          <t>HP 201X High Yield Black Original LaserJet Toner CHP CLJ M25</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D163" t="n">
-        <v>1127</v>
+        <v>1628.55</v>
       </c>
       <c r="E163" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F163" t="n">
-        <v>1102.5</v>
+        <v>1485</v>
       </c>
       <c r="G163" t="n">
         <v>0</v>
       </c>
       <c r="H163" t="n">
-        <v>24.5</v>
+        <v>143.55</v>
       </c>
       <c r="I163" t="n">
-        <v>2.2</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J163" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>CF400X</t>
+          <t>CF401A</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>HP 201X High Yield Black Original LaserJet Toner CHP CLJ M25</t>
+          <t>HP 201A Cyan Original LaserJet Toner CartridgeHP CLJ M252/M2</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D164" t="n">
-        <v>1645</v>
+        <v>1315.71</v>
       </c>
       <c r="E164" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F164" t="n">
-        <v>1485</v>
+        <v>1730</v>
       </c>
       <c r="G164" t="n">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="H164" t="n">
-        <v>160</v>
+        <v>414.29</v>
       </c>
       <c r="I164" t="n">
-        <v>9.699999999999999</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.9</v>
+      </c>
+      <c r="J164" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>CF401A</t>
+          <t>CF402A</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>HP 201A Cyan Original LaserJet Toner CartridgeHP CLJ M252/M2</t>
+          <t>HP 201A Yellow Original LaserJet Toner CartridgeHP CLJ M252/</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D165" t="n">
-        <v>1329</v>
+        <v>1315.71</v>
       </c>
       <c r="E165" t="n">
         <v>10</v>
       </c>
       <c r="F165" t="n">
         <v>1730</v>
       </c>
       <c r="G165" t="n">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="H165" t="n">
-        <v>401</v>
+        <v>414.29</v>
       </c>
       <c r="I165" t="n">
-        <v>23.2</v>
+        <v>23.9</v>
       </c>
       <c r="J165" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>CF402A</t>
+          <t>CF403A</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>HP 201A Yellow Original LaserJet Toner CartridgeHP CLJ M252/</t>
+          <t>HP 201A Magenta Original LaserJet Toner CartridgeHP CLJ M252</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D166" t="n">
-        <v>1329</v>
+        <v>1315.71</v>
       </c>
       <c r="E166" t="n">
         <v>10</v>
       </c>
       <c r="F166" t="n">
         <v>1730</v>
       </c>
       <c r="G166" t="n">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="H166" t="n">
-        <v>401</v>
+        <v>414.29</v>
       </c>
       <c r="I166" t="n">
-        <v>23.2</v>
+        <v>23.9</v>
       </c>
       <c r="J166" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>CF403A</t>
+          <t>CF410A</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>HP 201A Magenta Original LaserJet Toner CartridgeHP CLJ M252</t>
+          <t>HP 410A Black Original LaserJet Toner CartridgeHP CLJ M452/M</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D167" t="n">
-        <v>1329</v>
+        <v>1403.82</v>
       </c>
       <c r="E167" t="n">
         <v>10</v>
       </c>
       <c r="F167" t="n">
-        <v>1730</v>
+        <v>1850</v>
       </c>
       <c r="G167" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H167" t="n">
-        <v>401</v>
+        <v>446.18</v>
       </c>
       <c r="I167" t="n">
-        <v>23.2</v>
+        <v>24.1</v>
       </c>
       <c r="J167" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>CF410A</t>
+          <t>CF410X</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>HP 410A Black Original LaserJet Toner CartridgeHP CLJ M452/M</t>
+          <t>HP 410X High Yield Black Original LaserJet Toner CHP CLJ M45</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D168" t="n">
-        <v>1418</v>
+        <v>2545.29</v>
       </c>
       <c r="E168" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F168" t="n">
-        <v>1850</v>
+        <v>2317.5</v>
       </c>
       <c r="G168" t="n">
-        <v>104</v>
+        <v>0</v>
       </c>
       <c r="H168" t="n">
-        <v>432</v>
+        <v>227.79</v>
       </c>
       <c r="I168" t="n">
-        <v>23.4</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>8.9</v>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>CF410X</t>
+          <t>CF412A</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>HP 410X High Yield Black Original LaserJet Toner CHP CLJ M45</t>
+          <t>HP 410A Yellow Original LaserJet Toner CartridgeHP CLJ M452/</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D169" t="n">
-        <v>2571</v>
+        <v>1812.69</v>
       </c>
       <c r="E169" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F169" t="n">
-        <v>2317.5</v>
+        <v>2390</v>
       </c>
       <c r="G169" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="H169" t="n">
-        <v>253.5</v>
+        <v>577.3099999999999</v>
       </c>
       <c r="I169" t="n">
-        <v>9.9</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>24.2</v>
+      </c>
+      <c r="J169" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>CF411A</t>
+          <t>CF413A</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>HP 410A Cyan Original LaserJet Toner CartridgeHP CLJ M452/MF</t>
+          <t>HP 410A Magenta Original LaserJet Toner CartridgeHP CLJ M452</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D170" t="n">
-        <v>1831</v>
+        <v>1812.69</v>
       </c>
       <c r="E170" t="n">
         <v>10</v>
       </c>
       <c r="F170" t="n">
         <v>2390</v>
       </c>
       <c r="G170" t="n">
-        <v>102</v>
+        <v>30</v>
       </c>
       <c r="H170" t="n">
-        <v>559</v>
+        <v>577.3099999999999</v>
       </c>
       <c r="I170" t="n">
-        <v>23.4</v>
+        <v>24.2</v>
       </c>
       <c r="J170" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>CF412A</t>
+          <t>CF450A</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>HP 410A Yellow Original LaserJet Toner CartridgeHP CLJ M452/</t>
+          <t>HP 655A Black Original LaserJet Toner CrtgLJC MFP M681/MFP M</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D171" t="n">
-        <v>1831</v>
+        <v>3298.68</v>
       </c>
       <c r="E171" t="n">
         <v>10</v>
       </c>
       <c r="F171" t="n">
-        <v>2390</v>
+        <v>4300</v>
       </c>
       <c r="G171" t="n">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="H171" t="n">
-        <v>559</v>
+        <v>1001.32</v>
       </c>
       <c r="I171" t="n">
-        <v>23.4</v>
+        <v>23.3</v>
       </c>
       <c r="J171" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>CF413A</t>
+          <t>CF451A</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>HP 410A Magenta Original LaserJet Toner CartridgeHP CLJ M452</t>
+          <t>HP 655A Cyan Original LaserJet Toner CrtgLJC MFP M681/MFP M6</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D172" t="n">
-        <v>1831</v>
+        <v>4097.61</v>
       </c>
       <c r="E172" t="n">
         <v>10</v>
       </c>
       <c r="F172" t="n">
-        <v>2390</v>
+        <v>5340</v>
       </c>
       <c r="G172" t="n">
-        <v>99</v>
+        <v>2</v>
       </c>
       <c r="H172" t="n">
-        <v>559</v>
+        <v>1242.39</v>
       </c>
       <c r="I172" t="n">
-        <v>23.4</v>
+        <v>23.3</v>
       </c>
       <c r="J172" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>CF450A</t>
+          <t>CF452A</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>HP 655A Black Original LaserJet Toner CrtgLJC MFP M681/MFP M</t>
+          <t xml:space="preserve">HP 655A Yellow Original LaserJet Toner CrtgLJC MFP M681/MFP </t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D173" t="n">
-        <v>3332</v>
+        <v>4097.61</v>
       </c>
       <c r="E173" t="n">
         <v>10</v>
       </c>
       <c r="F173" t="n">
-        <v>3225</v>
+        <v>5340</v>
       </c>
       <c r="G173" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H173" t="n">
-        <v>107</v>
+        <v>1242.39</v>
       </c>
       <c r="I173" t="n">
-        <v>3.2</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.3</v>
+      </c>
+      <c r="J173" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>CF451A</t>
+          <t>CF453A</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>HP 655A Cyan Original LaserJet Toner CrtgLJC MFP M681/MFP M6</t>
+          <t>HP 655A Magenta Original LaserJet Toner CrtgLJC MFP M681/MFP</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D174" t="n">
-        <v>4139</v>
+        <v>4097.61</v>
       </c>
       <c r="E174" t="n">
         <v>10</v>
       </c>
       <c r="F174" t="n">
-        <v>4005</v>
+        <v>5340</v>
       </c>
       <c r="G174" t="n">
         <v>0</v>
       </c>
       <c r="H174" t="n">
-        <v>134</v>
+        <v>1242.39</v>
       </c>
       <c r="I174" t="n">
-        <v>3.2</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.3</v>
+      </c>
+      <c r="J174" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>CF452A</t>
+          <t>CF530A</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 655A Yellow Original LaserJet Toner CrtgLJC MFP M681/MFP </t>
+          <t>HP 205A Black LaserJet Toner Cartridge 1,100HP CLJet Pro M15</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D175" t="n">
-        <v>4139</v>
+        <v>733.59</v>
       </c>
       <c r="E175" t="n">
         <v>10</v>
       </c>
       <c r="F175" t="n">
-        <v>4005</v>
+        <v>990</v>
       </c>
       <c r="G175" t="n">
         <v>0</v>
       </c>
       <c r="H175" t="n">
-        <v>134</v>
+        <v>256.41</v>
       </c>
       <c r="I175" t="n">
-        <v>3.2</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>25.9</v>
+      </c>
+      <c r="J175" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>CF453A</t>
+          <t>CF531A</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>HP 655A Magenta Original LaserJet Toner CrtgLJC MFP M681/MFP</t>
+          <t>HP 205A Cyan LaserJet Toner Cartridge 900 HP CLJet Pro M154/</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D176" t="n">
-        <v>4139</v>
+        <v>802.89</v>
       </c>
       <c r="E176" t="n">
         <v>10</v>
       </c>
       <c r="F176" t="n">
-        <v>4005</v>
+        <v>1090</v>
       </c>
       <c r="G176" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H176" t="n">
-        <v>134</v>
+        <v>287.11</v>
       </c>
       <c r="I176" t="n">
-        <v>3.2</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>26.3</v>
+      </c>
+      <c r="J176" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>CF530A</t>
+          <t>CF532A</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>HP 205A Black LaserJet Toner Cartridge 1,100HP CLJet Pro M15</t>
+          <t>HP 205A Yellow LaserJet Toner Cartridge 900HP CLJet Pro M154</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D177" t="n">
-        <v>741</v>
+        <v>802.89</v>
       </c>
       <c r="E177" t="n">
         <v>10</v>
       </c>
       <c r="F177" t="n">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="G177" t="n">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="H177" t="n">
-        <v>249</v>
+        <v>287.11</v>
       </c>
       <c r="I177" t="n">
-        <v>25.2</v>
+        <v>26.3</v>
       </c>
       <c r="J177" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>CF531A</t>
+          <t>CF533A</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>HP 205A Cyan LaserJet Toner Cartridge 900 HP CLJet Pro M154/</t>
+          <t>HP 205A Magenta LaserJet Toner CartridgeHP CLJet Pro M154/MF</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D178" t="n">
-        <v>811</v>
+        <v>802.89</v>
       </c>
       <c r="E178" t="n">
         <v>10</v>
       </c>
       <c r="F178" t="n">
         <v>1090</v>
       </c>
       <c r="G178" t="n">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="H178" t="n">
-        <v>279</v>
+        <v>287.11</v>
       </c>
       <c r="I178" t="n">
-        <v>25.6</v>
+        <v>26.3</v>
       </c>
       <c r="J178" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>CF532A</t>
+          <t>CF540A</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>HP 205A Yellow LaserJet Toner Cartridge 900HP CLJet Pro M154</t>
+          <t>HP 203A Black LaserJet Toner Cartridge 1,400HP CLJet M254/MF</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D179" t="n">
-        <v>811</v>
+        <v>932.58</v>
       </c>
       <c r="E179" t="n">
         <v>10</v>
       </c>
       <c r="F179" t="n">
-        <v>1090</v>
+        <v>1260</v>
       </c>
       <c r="G179" t="n">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="H179" t="n">
-        <v>279</v>
+        <v>327.42</v>
       </c>
       <c r="I179" t="n">
-        <v>25.6</v>
+        <v>26</v>
       </c>
       <c r="J179" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>CF533A</t>
+          <t>CF541A</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>HP 205A Magenta LaserJet Toner CartridgeHP CLJet Pro M154/MF</t>
+          <t>HP 203A Cyan LaserJet Toner Cartridge 1,300 HP CLJet M254/MF</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D180" t="n">
-        <v>811</v>
+        <v>1089</v>
       </c>
       <c r="E180" t="n">
         <v>10</v>
       </c>
       <c r="F180" t="n">
-        <v>1090</v>
+        <v>1480</v>
       </c>
       <c r="G180" t="n">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="H180" t="n">
-        <v>279</v>
+        <v>391</v>
       </c>
       <c r="I180" t="n">
-        <v>25.6</v>
+        <v>26.4</v>
       </c>
       <c r="J180" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>CF540A</t>
+          <t>CF542A</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>HP 203A Black LaserJet Toner Cartridge 1,400HP CLJet M254/MF</t>
+          <t>HP 203A Yellow LaserJet Toner Cartridge 1,300HP CLJet M254/M</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D181" t="n">
-        <v>942</v>
+        <v>1089</v>
       </c>
       <c r="E181" t="n">
         <v>10</v>
       </c>
       <c r="F181" t="n">
-        <v>945</v>
+        <v>1480</v>
       </c>
       <c r="G181" t="n">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="H181" t="n">
-        <v>3</v>
+        <v>391</v>
       </c>
       <c r="I181" t="n">
-        <v>0.3</v>
+        <v>26.4</v>
       </c>
       <c r="J181" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>CF541A</t>
+          <t>CF543A</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>HP 203A Cyan LaserJet Toner Cartridge 1,300 HP CLJet M254/MF</t>
+          <t>HP 203A Magenta LaserJet Toner Cartridge 1,300HP CLJet M254/</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D182" t="n">
-        <v>1100</v>
+        <v>1089</v>
       </c>
       <c r="E182" t="n">
         <v>10</v>
       </c>
       <c r="F182" t="n">
         <v>1480</v>
       </c>
       <c r="G182" t="n">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="H182" t="n">
-        <v>380</v>
+        <v>391</v>
       </c>
       <c r="I182" t="n">
-        <v>25.7</v>
+        <v>26.4</v>
       </c>
       <c r="J182" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>CF542A</t>
+          <t>CH561HE</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>HP 203A Yellow LaserJet Toner Cartridge 1,300HP CLJet M254/M</t>
+          <t>HP 122 Black Original Ink CartridgeHP Deskjet 1000/1010/1012</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D183" t="n">
-        <v>1100</v>
+        <v>189.09</v>
       </c>
       <c r="E183" t="n">
         <v>10</v>
       </c>
       <c r="F183" t="n">
-        <v>1480</v>
+        <v>278</v>
       </c>
       <c r="G183" t="n">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="H183" t="n">
-        <v>380</v>
+        <v>88.91</v>
       </c>
       <c r="I183" t="n">
-        <v>25.7</v>
+        <v>32</v>
       </c>
       <c r="J183" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>CF543A</t>
+          <t>CH562HE</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>HP 203A Magenta LaserJet Toner Cartridge 1,300HP CLJet M254/</t>
+          <t>HP 122 Tri-color Original Ink CartridgeHP Deskjet 1000/1010/</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D184" t="n">
-        <v>1100</v>
+        <v>244.53</v>
       </c>
       <c r="E184" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F184" t="n">
-        <v>1480</v>
+        <v>335</v>
       </c>
       <c r="G184" t="n">
-        <v>1</v>
+        <v>115</v>
       </c>
       <c r="H184" t="n">
-        <v>380</v>
+        <v>90.47</v>
       </c>
       <c r="I184" t="n">
-        <v>25.7</v>
+        <v>27</v>
       </c>
       <c r="J184" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>CH561HE</t>
+          <t>CW5V9EA</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>HP 122 Black Original Ink CartridgeHP Deskjet 1000/1010/1012</t>
+          <t>HP ProBook 4 G1i 14 Ultra 5-225U 14" 8Go 512Go SSD FreeDos 2</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D185" t="n">
-        <v>191</v>
+        <v>12061.5</v>
       </c>
       <c r="E185" t="n">
         <v>10</v>
       </c>
       <c r="F185" t="n">
-        <v>216.84</v>
+        <v>8600</v>
       </c>
       <c r="G185" t="n">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="H185" t="n">
-        <v>25.84</v>
+        <v>3461.5</v>
       </c>
       <c r="I185" t="n">
-        <v>11.9</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>28.7</v>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>CH562HE</t>
+          <t>CW5W4EA</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>HP 122 Tri-color Original Ink CartridgeHP Deskjet 1000/1010/</t>
+          <t>HP ProBook 4 G1i 14 Ultra 7-255U 14'' 16Go 512Go SSD FreeDos</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D186" t="n">
-        <v>247</v>
+        <v>15546.5</v>
       </c>
       <c r="E186" t="n">
         <v>10</v>
       </c>
       <c r="F186" t="n">
-        <v>335</v>
+        <v>14784</v>
       </c>
       <c r="G186" t="n">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="H186" t="n">
-        <v>88</v>
+        <v>762.5</v>
       </c>
       <c r="I186" t="n">
-        <v>26.3</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>4.9</v>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>CW3H5EA</t>
+          <t>CW5W8EA</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>HP ProDesk 4 TWR G1i Ultra 7-265 22'' 16Go 512Go SSD Freedos</t>
+          <t>HP ProBook 4 G1i 16 Ultra 5-225U 16" 8Go 512Go SSD FreeDos 2</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D187" t="n">
-        <v>14505.8</v>
+        <v>10446.5</v>
       </c>
       <c r="E187" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F187" t="n">
-        <v>10780</v>
+        <v>8900</v>
       </c>
       <c r="G187" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H187" t="n">
-        <v>3725.8</v>
+        <v>1546.5</v>
       </c>
       <c r="I187" t="n">
-        <v>25.7</v>
+        <v>14.8</v>
       </c>
       <c r="J187" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>CW5V9EA</t>
+          <t>CW5X1EA</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>HP ProBook 4 G1i 14 Ultra 5-225U 14" 8Go 512Go SSD FreeDos 2</t>
+          <t>HP ProBook 4 G1i 16 Ultra 7-255U 16" 16Go  512Go SSD FreeDos</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D188" t="n">
-        <v>10487.8</v>
+        <v>15461.5</v>
       </c>
       <c r="E188" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F188" t="n">
         <v>10000</v>
       </c>
       <c r="G188" t="n">
         <v>0</v>
       </c>
       <c r="H188" t="n">
-        <v>487.8</v>
+        <v>5461.5</v>
       </c>
       <c r="I188" t="n">
-        <v>4.7</v>
+        <v>35.3</v>
       </c>
       <c r="J188" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>CW5W4EA</t>
+          <t>CW5Z6EA</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>HP ProBook 4 G1i 14 Ultra 7-255U 14'' 16Go 512Go SSD FreeDos</t>
+          <t>HP EliteBook 8 G1i 14 Ultra7-255U 14" 16Go  512Go SSD W11P64</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D189" t="n">
-        <v>12865.8</v>
+        <v>24641.5</v>
       </c>
       <c r="E189" t="n">
         <v>0</v>
       </c>
       <c r="F189" t="n">
-        <v>12000</v>
+        <v>23100</v>
       </c>
       <c r="G189" t="n">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="H189" t="n">
-        <v>865.8</v>
+        <v>1541.5</v>
       </c>
       <c r="I189" t="n">
-        <v>6.7</v>
+        <v>6.3</v>
       </c>
       <c r="J189" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>CW5W8EA</t>
+          <t>D10FCET</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>HP ProBook 4 G1i 16 Ultra 5-225U 16" 8Go 512Go SSD FreeDos 2</t>
+          <t>HP ProOne 240 G10 AiO Ultra 5-125U 23.8''FHD 8Go 512Go SSD F</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D190" t="n">
-        <v>10651.8</v>
+        <v>8321.5</v>
       </c>
       <c r="E190" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F190" t="n">
-        <v>7700</v>
+        <v>7000</v>
       </c>
       <c r="G190" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H190" t="n">
-        <v>2951.8</v>
+        <v>1321.5</v>
       </c>
       <c r="I190" t="n">
-        <v>27.7</v>
+        <v>15.9</v>
       </c>
       <c r="J190" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>CW5X1EA</t>
+          <t>DV1U4ET</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>HP ProBook 4 G1i 16 Ultra 7-255U 16" 16Go  512Go SSD FreeDos</t>
+          <t>HP Pro 290 G9 TWR i5-14500 22'' 8Go 512Go SSD Freedos DVD-Wr</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D191" t="n">
-        <v>13275.8</v>
+        <v>9511.5</v>
       </c>
       <c r="E191" t="n">
         <v>0</v>
       </c>
       <c r="F191" t="n">
-        <v>12000</v>
+        <v>9240</v>
       </c>
       <c r="G191" t="n">
         <v>0</v>
       </c>
       <c r="H191" t="n">
-        <v>1275.8</v>
+        <v>271.5</v>
       </c>
       <c r="I191" t="n">
-        <v>9.6</v>
+        <v>2.9</v>
       </c>
       <c r="J191" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>CW5X8EA</t>
+          <t>F2B56AA</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>HP EliteBook 8 G1i 14 Ultra 5-225U 14'' 16Go 512Go SSD W11P6</t>
+          <t>HP External USB Optical Drive</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D192" t="n">
-        <v>20819.8</v>
+        <v>441.15</v>
       </c>
       <c r="E192" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F192" t="n">
-        <v>15092</v>
+        <v>400.4</v>
       </c>
       <c r="G192" t="n">
         <v>0</v>
       </c>
       <c r="H192" t="n">
-        <v>5727.8</v>
+        <v>40.75</v>
       </c>
       <c r="I192" t="n">
-        <v>27.5</v>
+        <v>9.199999999999999</v>
       </c>
       <c r="J192" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>CW5Z6EA</t>
+          <t>F6V16AE</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>HP EliteBook 8 G1i 14 Ultra7-255U 14" 16Go  512Go SSD W11P64</t>
+          <t>HP 123 Tri-color Original Ink CartridgeHP Officejet 4655 /HP</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D193" t="n">
-        <v>23771.8</v>
+        <v>229.68</v>
       </c>
       <c r="E193" t="n">
         <v>10</v>
       </c>
       <c r="F193" t="n">
-        <v>17248</v>
+        <v>294</v>
       </c>
       <c r="G193" t="n">
-        <v>0</v>
+        <v>108</v>
       </c>
       <c r="H193" t="n">
-        <v>6523.8</v>
+        <v>64.31999999999999</v>
       </c>
       <c r="I193" t="n">
-        <v>27.4</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>21.9</v>
+      </c>
+      <c r="J193" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>CW6B3EA</t>
+          <t>F6V17AE</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP EliteBook X G1i 14 Ultra7-256V 14'' Touch 16Go 512Go SSD </t>
+          <t>HP 123 Black Original Ink Cartridge HP Officejet 4655 /HP De</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D194" t="n">
-        <v>29019.8</v>
+        <v>193.05</v>
       </c>
       <c r="E194" t="n">
         <v>10</v>
       </c>
       <c r="F194" t="n">
-        <v>21560</v>
+        <v>247</v>
       </c>
       <c r="G194" t="n">
-        <v>0</v>
+        <v>47</v>
       </c>
       <c r="H194" t="n">
-        <v>7459.8</v>
+        <v>53.95</v>
       </c>
       <c r="I194" t="n">
-        <v>25.7</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>21.8</v>
+      </c>
+      <c r="J194" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>D10FBET</t>
+          <t>H6Y89AA</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>HP ProOne 240 G10 AiO Ultra 5-125U 23.8''FHD 8Go 512Go SSD F</t>
+          <t>HP 65W Smart AC Adapter</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D195" t="n">
-        <v>9831.799999999999</v>
+        <v>381.65</v>
       </c>
       <c r="E195" t="n">
         <v>0</v>
       </c>
       <c r="F195" t="n">
-        <v>9600</v>
+        <v>277.2</v>
       </c>
       <c r="G195" t="n">
         <v>0</v>
       </c>
       <c r="H195" t="n">
-        <v>231.8</v>
+        <v>104.45</v>
       </c>
       <c r="I195" t="n">
-        <v>2.4</v>
+        <v>27.4</v>
       </c>
       <c r="J195" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>D10FCET</t>
+          <t>J8H61A</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>HP ProOne 240 G10 AiO Ultra 5-125U 23.8''FHD 8Go 512Go SSD F</t>
+          <t>HP LaserJet Pro M501dn 43ppm Duplex Network, PIN Printing</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D196" t="n">
-        <v>9831.799999999999</v>
+        <v>4190</v>
       </c>
       <c r="E196" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F196" t="n">
-        <v>9600</v>
+        <v>4928</v>
       </c>
       <c r="G196" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H196" t="n">
-        <v>231.8</v>
+        <v>738</v>
       </c>
       <c r="I196" t="n">
-        <v>2.4</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>15</v>
+      </c>
+      <c r="J196" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>F2B56AA</t>
+          <t>M0H54AE</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>HP External USB Optical Drive</t>
+          <t>HP GT52 Cyan Original Ink Bottle</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D197" t="n">
-        <v>425.58</v>
+        <v>127.71</v>
       </c>
       <c r="E197" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F197" t="n">
-        <v>400.4</v>
+        <v>171</v>
       </c>
       <c r="G197" t="n">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="H197" t="n">
-        <v>25.18</v>
+        <v>43.29</v>
       </c>
       <c r="I197" t="n">
-        <v>5.9</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>25.3</v>
+      </c>
+      <c r="J197" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>F6V16AE</t>
+          <t>M0H55AE</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>HP 123 Tri-color Original Ink CartridgeHP Officejet 4655 /HP</t>
+          <t>HP GT52 Magenta Original Ink Bottle</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D198" t="n">
-        <v>232</v>
+        <v>127.71</v>
       </c>
       <c r="E198" t="n">
         <v>10</v>
       </c>
       <c r="F198" t="n">
-        <v>294</v>
+        <v>171</v>
       </c>
       <c r="G198" t="n">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="H198" t="n">
-        <v>62</v>
+        <v>43.29</v>
       </c>
       <c r="I198" t="n">
-        <v>21.1</v>
+        <v>25.3</v>
       </c>
       <c r="J198" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>F6V17AE</t>
+          <t>M0H56AE</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>HP 123 Black Original Ink Cartridge HP Officejet 4655 /HP De</t>
+          <t>HP GT52 Yellow Original Ink Bottle</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D199" t="n">
-        <v>195</v>
+        <v>127.71</v>
       </c>
       <c r="E199" t="n">
         <v>10</v>
       </c>
       <c r="F199" t="n">
-        <v>192.66</v>
+        <v>171</v>
       </c>
       <c r="G199" t="n">
-        <v>240</v>
+        <v>79</v>
       </c>
       <c r="H199" t="n">
-        <v>2.34</v>
+        <v>43.29</v>
       </c>
       <c r="I199" t="n">
-        <v>1.2</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>25.3</v>
+      </c>
+      <c r="J199" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>H6Y89AA</t>
+          <t>N4K99C</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>HP 65W Smart AC Adapter</t>
+          <t xml:space="preserve">HP Jet d'encre OfficeJet 202 Mobile  SFP Wifi Couleur A4 10 </t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D200" t="n">
-        <v>368.18</v>
+        <v>2932.5</v>
       </c>
       <c r="E200" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F200" t="n">
-        <v>277.2</v>
+        <v>2656.5</v>
       </c>
       <c r="G200" t="n">
         <v>0</v>
       </c>
       <c r="H200" t="n">
-        <v>90.98</v>
+        <v>276</v>
       </c>
       <c r="I200" t="n">
-        <v>24.7</v>
+        <v>9.4</v>
       </c>
       <c r="J200" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>J8H61A</t>
+          <t>Q2612A</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>HP LaserJet Pro M501dn 43ppm Duplex Network, PIN Printing</t>
+          <t>HP 12A Black Original LaserJet Toner CartridgeHP LJ 1000/300</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D201" t="n">
-        <v>4190</v>
+        <v>1269.18</v>
       </c>
       <c r="E201" t="n">
         <v>10</v>
       </c>
       <c r="F201" t="n">
-        <v>4466</v>
+        <v>1660</v>
       </c>
       <c r="G201" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H201" t="n">
-        <v>276</v>
+        <v>390.82</v>
       </c>
       <c r="I201" t="n">
-        <v>6.2</v>
+        <v>23.5</v>
       </c>
       <c r="J201" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>M0H54AE</t>
+          <t>Q5950A</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>HP GT52 Cyan Original Ink Bottle</t>
+          <t>HP 643A Black Original LaserJet Toner CartridgeHP CLJ 4700 B</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D202" t="n">
-        <v>129</v>
+        <v>3573.9</v>
       </c>
       <c r="E202" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F202" t="n">
-        <v>171</v>
+        <v>3465</v>
       </c>
       <c r="G202" t="n">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="H202" t="n">
-        <v>42</v>
+        <v>108.9</v>
       </c>
       <c r="I202" t="n">
-        <v>24.6</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>3</v>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>M0H55AE</t>
+          <t>Q7553A</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>HP GT52 Magenta Original Ink Bottle</t>
+          <t>HP 53A Black Original LaserJet Toner CartridgeHP LJ P2015/P2</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D203" t="n">
-        <v>129</v>
+        <v>1618.65</v>
       </c>
       <c r="E203" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F203" t="n">
-        <v>171</v>
+        <v>1567.5</v>
       </c>
       <c r="G203" t="n">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="H203" t="n">
-        <v>42</v>
+        <v>51.15</v>
       </c>
       <c r="I203" t="n">
-        <v>24.6</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>3.2</v>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>M0H56AE</t>
+          <t>ST978A</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>HP GT52 Yellow Original Ink Bottle</t>
+          <t>Samsung CLT-C404S Cyan Toner CartridgCLT-C404S/XSG</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D204" t="n">
-        <v>129</v>
+        <v>746.46</v>
       </c>
       <c r="E204" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F204" t="n">
-        <v>171</v>
+        <v>790</v>
       </c>
       <c r="G204" t="n">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="H204" t="n">
-        <v>42</v>
+        <v>43.54</v>
       </c>
       <c r="I204" t="n">
-        <v>24.6</v>
+        <v>5.5</v>
       </c>
       <c r="J204" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>N4K99C</t>
+          <t>SU246A</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP Jet d'encre OfficeJet 202 Mobile  SFP Wifi Couleur A4 10 </t>
+          <t>Samsung CLT-M404S Magenta Toner CrtgCLT-M404S/XSG</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D205" t="n">
-        <v>2650</v>
+        <v>895.95</v>
       </c>
       <c r="E205" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F205" t="n">
-        <v>2656.5</v>
+        <v>790</v>
       </c>
       <c r="G205" t="n">
         <v>0</v>
       </c>
       <c r="H205" t="n">
-        <v>6.5</v>
+        <v>105.95</v>
       </c>
       <c r="I205" t="n">
-        <v>0.2</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>11.8</v>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Q2612A</t>
+          <t>SU456A</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>HP 12A Black Original LaserJet Toner CartridgeHP LJ 1000/300</t>
+          <t>Samsung CLT-Y404S Yellow Toner CartriCLT-Y404S/XSG</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D206" t="n">
-        <v>1282</v>
+        <v>895.95</v>
       </c>
       <c r="E206" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F206" t="n">
-        <v>1245</v>
+        <v>790</v>
       </c>
       <c r="G206" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H206" t="n">
-        <v>37</v>
+        <v>105.95</v>
       </c>
       <c r="I206" t="n">
-        <v>2.9</v>
+        <v>11.8</v>
       </c>
       <c r="J206" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Q5950A</t>
+          <t>SU819A</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>HP 643A Black Original LaserJet Toner CartridgeHP CLJ 4700 B</t>
+          <t>Samsung MLT-D111S Black Toner CartridgeMLT-D111S/XSG</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D207" t="n">
-        <v>3610</v>
+        <v>748</v>
       </c>
       <c r="E207" t="n">
         <v>0</v>
       </c>
       <c r="F207" t="n">
-        <v>3465</v>
+        <v>773</v>
       </c>
       <c r="G207" t="n">
         <v>0</v>
       </c>
       <c r="H207" t="n">
-        <v>145</v>
+        <v>25</v>
       </c>
       <c r="I207" t="n">
-        <v>4</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>3.2</v>
+      </c>
+      <c r="J207" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Q7553A</t>
+          <t>T0B27A</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>HP 53A Black Original LaserJet Toner CartridgeHP LJ P2015/P2</t>
+          <t>HP 982X Cyan Original PageWide Crtg 16000 pagespour Colour M</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D208" t="n">
-        <v>1635</v>
+        <v>2329.47</v>
       </c>
       <c r="E208" t="n">
         <v>0</v>
       </c>
       <c r="F208" t="n">
-        <v>1567.5</v>
+        <v>3270</v>
       </c>
       <c r="G208" t="n">
         <v>0</v>
       </c>
       <c r="H208" t="n">
-        <v>67.5</v>
+        <v>940.53</v>
       </c>
       <c r="I208" t="n">
-        <v>4.1</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>28.8</v>
+      </c>
+      <c r="J208" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>ST978A</t>
+          <t>T0B28A</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Samsung CLT-C404S Cyan Toner CartridgCLT-C404S/XSG</t>
+          <t xml:space="preserve">HP 982X Magenta Original PageWide Crtg 16000 pgspour Colour </t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D209" t="n">
-        <v>754</v>
+        <v>2329.47</v>
       </c>
       <c r="E209" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F209" t="n">
-        <v>790</v>
+        <v>3270</v>
       </c>
       <c r="G209" t="n">
         <v>0</v>
       </c>
       <c r="H209" t="n">
-        <v>36</v>
+        <v>940.53</v>
       </c>
       <c r="I209" t="n">
-        <v>4.6</v>
+        <v>28.8</v>
       </c>
       <c r="J209" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>SU246A</t>
+          <t>T0B29A</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Samsung CLT-M404S Magenta Toner CrtgCLT-M404S/XSG</t>
+          <t xml:space="preserve">HP 982X Yellow Original PageWide Crtg 16 000 pgspour Colour </t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D210" t="n">
-        <v>905</v>
+        <v>2329.47</v>
       </c>
       <c r="E210" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F210" t="n">
-        <v>790</v>
+        <v>3270</v>
       </c>
       <c r="G210" t="n">
         <v>0</v>
       </c>
       <c r="H210" t="n">
-        <v>115</v>
+        <v>940.53</v>
       </c>
       <c r="I210" t="n">
-        <v>12.7</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>28.8</v>
+      </c>
+      <c r="J210" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>SU456A</t>
+          <t>T0B30A</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Samsung CLT-Y404S Yellow Toner CartriCLT-Y404S/XSG</t>
+          <t xml:space="preserve">HP 982X Black Original PageWide Crtg 20000 pagespour Colour </t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D211" t="n">
-        <v>905</v>
+        <v>2127.51</v>
       </c>
       <c r="E211" t="n">
         <v>0</v>
       </c>
       <c r="F211" t="n">
-        <v>790</v>
+        <v>2990</v>
       </c>
       <c r="G211" t="n">
         <v>0</v>
       </c>
       <c r="H211" t="n">
-        <v>115</v>
+        <v>862.49</v>
       </c>
       <c r="I211" t="n">
-        <v>12.7</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>28.8</v>
+      </c>
+      <c r="J211" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>SU819A</t>
+          <t>T1A62AA</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Samsung MLT-D111S Black Toner CartridgeMLT-D111S/XSG</t>
+          <t>HP Keyed Cable Lock 10mm</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D212" t="n">
-        <v>721.6</v>
+        <v>356.15</v>
       </c>
       <c r="E212" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F212" t="n">
-        <v>773</v>
+        <v>277.2</v>
       </c>
       <c r="G212" t="n">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="H212" t="n">
-        <v>51.4</v>
+        <v>78.95</v>
       </c>
       <c r="I212" t="n">
-        <v>6.6</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>22.2</v>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>T0B27A</t>
+          <t>W1103A</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>HP 982X Cyan Original PageWide Crtg 16000 pagespour Colour M</t>
+          <t>HP 103A Black Original Neverstop Laser Toner Reload Kit</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D213" t="n">
-        <v>2353</v>
+        <v>150.48</v>
       </c>
       <c r="E213" t="n">
         <v>0</v>
       </c>
       <c r="F213" t="n">
-        <v>3270</v>
+        <v>160.5</v>
       </c>
       <c r="G213" t="n">
         <v>0</v>
       </c>
       <c r="H213" t="n">
-        <v>917</v>
+        <v>10.02</v>
       </c>
       <c r="I213" t="n">
-        <v>28</v>
+        <v>6.2</v>
       </c>
       <c r="J213" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>T0B28A</t>
+          <t>W1106A</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 982X Magenta Original PageWide Crtg 16000 pgspour Colour </t>
+          <t xml:space="preserve">HP 106A Black Original Laser Toner Cartridge 1000Pages pour </t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D214" t="n">
-        <v>2353</v>
+        <v>691.02</v>
       </c>
       <c r="E214" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F214" t="n">
-        <v>3270</v>
+        <v>925</v>
       </c>
       <c r="G214" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H214" t="n">
-        <v>917</v>
+        <v>233.98</v>
       </c>
       <c r="I214" t="n">
-        <v>28</v>
+        <v>25.3</v>
       </c>
       <c r="J214" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>T0B29A</t>
+          <t>W1120A</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 982X Yellow Original PageWide Crtg 16 000 pgspour Colour </t>
+          <t>HP 120A Original Laser Imaging Drum 16000 Pages pour HP 150/</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D215" t="n">
-        <v>2353</v>
+        <v>1574.1</v>
       </c>
       <c r="E215" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F215" t="n">
-        <v>3270</v>
+        <v>1035</v>
       </c>
       <c r="G215" t="n">
         <v>0</v>
       </c>
       <c r="H215" t="n">
-        <v>917</v>
+        <v>539.1</v>
       </c>
       <c r="I215" t="n">
-        <v>28</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>34.2</v>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>T0B30A</t>
+          <t>W1335A</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 982X Black Original PageWide Crtg 20000 pagespour Colour </t>
+          <t xml:space="preserve">HP 335A Black Original LaserJet Toner Cartridge 7 400 Pages </t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D216" t="n">
-        <v>2149</v>
+        <v>582.12</v>
       </c>
       <c r="E216" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F216" t="n">
-        <v>2990</v>
+        <v>724</v>
       </c>
       <c r="G216" t="n">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="H216" t="n">
-        <v>841</v>
+        <v>141.88</v>
       </c>
       <c r="I216" t="n">
-        <v>28.1</v>
+        <v>19.6</v>
       </c>
       <c r="J216" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>T1A62AA</t>
+          <t>W1360A</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>HP Keyed Cable Lock 10mm</t>
+          <t>HP 136A Black Original LaserJet Toner Cartridge 1150 Pages p</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D217" t="n">
-        <v>343.58</v>
+        <v>619.74</v>
       </c>
       <c r="E217" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F217" t="n">
-        <v>277.2</v>
+        <v>860</v>
       </c>
       <c r="G217" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="H217" t="n">
-        <v>66.38</v>
+        <v>240.26</v>
       </c>
       <c r="I217" t="n">
-        <v>19.3</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>27.9</v>
+      </c>
+      <c r="J217" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>W1103A</t>
+          <t>W1470A</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>HP 103A Black Original Neverstop Laser Toner Reload Kit</t>
+          <t>HP 147A Black LaserJet Toner Cartridge 10 500 Pages pour M61</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D218" t="n">
-        <v>152</v>
+        <v>3007.62</v>
       </c>
       <c r="E218" t="n">
         <v>10</v>
       </c>
       <c r="F218" t="n">
-        <v>160.5</v>
+        <v>3680</v>
       </c>
       <c r="G218" t="n">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="H218" t="n">
-        <v>8.5</v>
+        <v>672.38</v>
       </c>
       <c r="I218" t="n">
-        <v>5.3</v>
+        <v>18.3</v>
       </c>
       <c r="J218" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>W1106A</t>
+          <t>W1500A</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 106A Black Original Laser Toner Cartridge 1000Pages pour </t>
+          <t>HP150A Black Original LaserJet Toner Cartridge ~975 Pages po</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D219" t="n">
-        <v>698</v>
+        <v>677.16</v>
       </c>
       <c r="E219" t="n">
         <v>10</v>
       </c>
       <c r="F219" t="n">
-        <v>925</v>
+        <v>874</v>
       </c>
       <c r="G219" t="n">
-        <v>476</v>
+        <v>78</v>
       </c>
       <c r="H219" t="n">
-        <v>227</v>
+        <v>196.84</v>
       </c>
       <c r="I219" t="n">
-        <v>24.5</v>
+        <v>22.5</v>
       </c>
       <c r="J219" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>W1120A</t>
+          <t>W1510A</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>HP 120A Original Laser Imaging Drum 16000 Pages pour HP 150/</t>
+          <t>HP 151A Black Original LaserJet Toner Cartridge 3 Mois</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D220" t="n">
-        <v>1590</v>
+        <v>1638.45</v>
       </c>
       <c r="E220" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F220" t="n">
-        <v>1035</v>
+        <v>2060</v>
       </c>
       <c r="G220" t="n">
         <v>0</v>
       </c>
       <c r="H220" t="n">
-        <v>555</v>
+        <v>421.55</v>
       </c>
       <c r="I220" t="n">
-        <v>34.9</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>20.5</v>
+      </c>
+      <c r="J220" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>W1360A</t>
+          <t>W2000A</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>HP 136A Black Original LaserJet Toner Cartridge 1150 Pages p</t>
+          <t xml:space="preserve">HP 658A Black LaserJet Toner Cartridge pour CLJ M751dn 7000 </t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D221" t="n">
-        <v>626</v>
+        <v>2385.9</v>
       </c>
       <c r="E221" t="n">
         <v>10</v>
       </c>
       <c r="F221" t="n">
-        <v>860</v>
+        <v>1845</v>
       </c>
       <c r="G221" t="n">
-        <v>137</v>
+        <v>0</v>
       </c>
       <c r="H221" t="n">
-        <v>234</v>
+        <v>540.9</v>
       </c>
       <c r="I221" t="n">
-        <v>27.2</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>22.7</v>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>W1470A</t>
+          <t>W2001A</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>HP 147A Black LaserJet Toner Cartridge 10 500 Pages pour M61</t>
+          <t>HP 658A Cyan LaserJet Toner Cartridge pour CLJ M751dn 6000 p</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D222" t="n">
-        <v>3038</v>
+        <v>3629.34</v>
       </c>
       <c r="E222" t="n">
         <v>10</v>
       </c>
       <c r="F222" t="n">
-        <v>3680</v>
+        <v>2827.5</v>
       </c>
       <c r="G222" t="n">
         <v>0</v>
       </c>
       <c r="H222" t="n">
-        <v>642</v>
+        <v>801.84</v>
       </c>
       <c r="I222" t="n">
-        <v>17.4</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>22.1</v>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>W1500A</t>
+          <t>W2002A</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>HP150A Black Original LaserJet Toner Cartridge ~975 Pages po</t>
+          <t>HP 658A Yellow LaserJet Toner Cartridge pour CLJ M751dn 6000</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D223" t="n">
-        <v>684</v>
+        <v>3629.34</v>
       </c>
       <c r="E223" t="n">
         <v>10</v>
       </c>
       <c r="F223" t="n">
-        <v>516.75</v>
+        <v>2827.5</v>
       </c>
       <c r="G223" t="n">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="H223" t="n">
-        <v>167.25</v>
+        <v>801.84</v>
       </c>
       <c r="I223" t="n">
-        <v>24.5</v>
+        <v>22.1</v>
       </c>
       <c r="J223" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>W1510A</t>
+          <t>W2003A</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>HP 151A Black Original LaserJet Toner Cartridge 3 Mois</t>
+          <t>HP 658A Magenta LaserJet Toner Cartridge pour CLJ M751dn 600</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D224" t="n">
-        <v>1655</v>
+        <v>3629.34</v>
       </c>
       <c r="E224" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F224" t="n">
-        <v>2060</v>
+        <v>2827.5</v>
       </c>
       <c r="G224" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H224" t="n">
-        <v>405</v>
+        <v>801.84</v>
       </c>
       <c r="I224" t="n">
-        <v>19.7</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>22.1</v>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>W2000A</t>
+          <t>W2004A</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 658A Black LaserJet Toner Cartridge pour CLJ M751dn 7000 </t>
+          <t>HP 660A Original LaserJet Imaging Drum pour CLJ M751dn 28 00</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D225" t="n">
-        <v>2410</v>
+        <v>3274.92</v>
       </c>
       <c r="E225" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F225" t="n">
-        <v>1845</v>
+        <v>2977.5</v>
       </c>
       <c r="G225" t="n">
         <v>0</v>
       </c>
       <c r="H225" t="n">
-        <v>565</v>
+        <v>297.42</v>
       </c>
       <c r="I225" t="n">
-        <v>23.4</v>
+        <v>9.1</v>
       </c>
       <c r="J225" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>W2001A</t>
+          <t>W2010A</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>HP 658A Cyan LaserJet Toner Cartridge pour CLJ M751dn 6000 p</t>
+          <t xml:space="preserve">HP 659A Black Original LaserJet Toner Cartridge 16000 Pages </t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D226" t="n">
-        <v>3666</v>
+        <v>2453.22</v>
       </c>
       <c r="E226" t="n">
         <v>10</v>
       </c>
       <c r="F226" t="n">
-        <v>2827.5</v>
+        <v>3200</v>
       </c>
       <c r="G226" t="n">
         <v>0</v>
       </c>
       <c r="H226" t="n">
-        <v>838.5</v>
+        <v>746.78</v>
       </c>
       <c r="I226" t="n">
-        <v>22.9</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.3</v>
+      </c>
+      <c r="J226" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>W2002A</t>
+          <t>W2011A</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>HP 658A Yellow LaserJet Toner Cartridge pour CLJ M751dn 6000</t>
+          <t>HP 659A Cyan Original LaserJet Toner Cartridge 13000 Pages p</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D227" t="n">
-        <v>3666</v>
+        <v>5535.09</v>
       </c>
       <c r="E227" t="n">
         <v>10</v>
       </c>
       <c r="F227" t="n">
-        <v>2827.5</v>
+        <v>7210</v>
       </c>
       <c r="G227" t="n">
         <v>0</v>
       </c>
       <c r="H227" t="n">
-        <v>838.5</v>
+        <v>1674.91</v>
       </c>
       <c r="I227" t="n">
-        <v>22.9</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.2</v>
+      </c>
+      <c r="J227" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>W2003A</t>
+          <t>W2012A</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>HP 658A Magenta LaserJet Toner Cartridge pour CLJ M751dn 600</t>
+          <t>HP 659A Yellow  Original LaserJet Toner Cartridge 13000 Page</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D228" t="n">
-        <v>3666</v>
+        <v>5535.09</v>
       </c>
       <c r="E228" t="n">
         <v>10</v>
       </c>
       <c r="F228" t="n">
-        <v>2827.5</v>
+        <v>7210</v>
       </c>
       <c r="G228" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H228" t="n">
-        <v>838.5</v>
+        <v>1674.91</v>
       </c>
       <c r="I228" t="n">
-        <v>22.9</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.2</v>
+      </c>
+      <c r="J228" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>W2004A</t>
+          <t>W2013A</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>HP 660A Original LaserJet Imaging Drum pour CLJ M751dn 28 00</t>
+          <t>HP 659A Magenta Original LaserJet Toner Cartridge 13000 Page</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D229" t="n">
-        <v>3308</v>
+        <v>5535.09</v>
       </c>
       <c r="E229" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F229" t="n">
-        <v>2977.5</v>
+        <v>7210</v>
       </c>
       <c r="G229" t="n">
         <v>0</v>
       </c>
       <c r="H229" t="n">
-        <v>330.5</v>
+        <v>1674.91</v>
       </c>
       <c r="I229" t="n">
-        <v>10</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>23.2</v>
+      </c>
+      <c r="J229" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>W2010A</t>
+          <t>W2030A</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 659A Black Original LaserJet Toner Cartridge 16000 Pages </t>
+          <t>HP 415A Black Original LaserJet Toner Cartridge pour la Séri</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D230" t="n">
-        <v>2478</v>
+        <v>1242.45</v>
       </c>
       <c r="E230" t="n">
         <v>10</v>
       </c>
       <c r="F230" t="n">
-        <v>3200</v>
+        <v>1670</v>
       </c>
       <c r="G230" t="n">
-        <v>4</v>
+        <v>37</v>
       </c>
       <c r="H230" t="n">
-        <v>722</v>
+        <v>427.55</v>
       </c>
       <c r="I230" t="n">
-        <v>22.6</v>
+        <v>25.6</v>
       </c>
       <c r="J230" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>W2011A</t>
+          <t>W2030X</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>HP 659A Cyan Original LaserJet Toner Cartridge 13000 Pages p</t>
+          <t>HP 415X High Yield Black Original LaserJet Toner Cartridge p</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D231" t="n">
-        <v>5591</v>
+        <v>2759.13</v>
       </c>
       <c r="E231" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F231" t="n">
-        <v>7210</v>
+        <v>2580</v>
       </c>
       <c r="G231" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H231" t="n">
-        <v>1619</v>
+        <v>179.13</v>
       </c>
       <c r="I231" t="n">
-        <v>22.5</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>6.5</v>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>W2012A</t>
+          <t>W2031A</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>HP 659A Yellow  Original LaserJet Toner Cartridge 13000 Page</t>
+          <t xml:space="preserve">HP 415A Cyan Original LaserJet Toner Cartridgepour la Série </t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D232" t="n">
-        <v>5591</v>
+        <v>1607.76</v>
       </c>
       <c r="E232" t="n">
         <v>10</v>
       </c>
       <c r="F232" t="n">
-        <v>7210</v>
+        <v>2160</v>
       </c>
       <c r="G232" t="n">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="H232" t="n">
-        <v>1619</v>
+        <v>552.24</v>
       </c>
       <c r="I232" t="n">
-        <v>22.5</v>
+        <v>25.6</v>
       </c>
       <c r="J232" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>W2013A</t>
+          <t>W2031X</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>HP 659A Magenta Original LaserJet Toner Cartridge 13000 Page</t>
+          <t>HP 415X High Yield Cyan Original LaserJet Toner Cartridge po</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D233" t="n">
-        <v>5591</v>
+        <v>3769.92</v>
       </c>
       <c r="E233" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F233" t="n">
-        <v>7210</v>
+        <v>3517.5</v>
       </c>
       <c r="G233" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H233" t="n">
-        <v>1619</v>
+        <v>252.42</v>
       </c>
       <c r="I233" t="n">
-        <v>22.5</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>6.7</v>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>W2030A</t>
+          <t>W2032A</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>HP 415A Black Original LaserJet Toner Cartridge pour la Séri</t>
+          <t>HP 415A Yellow Original LaserJet Toner Cartridge pour la Sér</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D234" t="n">
-        <v>1255</v>
+        <v>1607.76</v>
       </c>
       <c r="E234" t="n">
         <v>10</v>
       </c>
       <c r="F234" t="n">
-        <v>1670</v>
+        <v>2160</v>
       </c>
       <c r="G234" t="n">
-        <v>121</v>
+        <v>49</v>
       </c>
       <c r="H234" t="n">
-        <v>415</v>
+        <v>552.24</v>
       </c>
       <c r="I234" t="n">
-        <v>24.9</v>
+        <v>25.6</v>
       </c>
       <c r="J234" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>W2030X</t>
+          <t>W2032X</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>HP 415X High Yield Black Original LaserJet Toner Cartridge p</t>
+          <t xml:space="preserve">HP 415X High Yield Yellow Original LaserJet Toner Cartridge </t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D235" t="n">
-        <v>2787</v>
+        <v>3769.92</v>
       </c>
       <c r="E235" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F235" t="n">
-        <v>2580</v>
+        <v>3517.5</v>
       </c>
       <c r="G235" t="n">
         <v>0</v>
       </c>
       <c r="H235" t="n">
-        <v>207</v>
+        <v>252.42</v>
       </c>
       <c r="I235" t="n">
-        <v>7.4</v>
+        <v>6.7</v>
       </c>
       <c r="J235" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>W2031A</t>
+          <t>W2033A</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 415A Cyan Original LaserJet Toner Cartridgepour la Série </t>
+          <t>HP 415A Magenta Original LaserJet Toner Cartridgepour la Sér</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D236" t="n">
-        <v>1624</v>
+        <v>1607.76</v>
       </c>
       <c r="E236" t="n">
         <v>10</v>
       </c>
       <c r="F236" t="n">
         <v>2160</v>
       </c>
       <c r="G236" t="n">
-        <v>131</v>
+        <v>59</v>
       </c>
       <c r="H236" t="n">
-        <v>536</v>
+        <v>552.24</v>
       </c>
       <c r="I236" t="n">
-        <v>24.8</v>
+        <v>25.6</v>
       </c>
       <c r="J236" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>W2031X</t>
+          <t>W2033X</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>HP 415X High Yield Cyan Original LaserJet Toner Cartridge po</t>
+          <t>HP 415X High Yield Magenta Original LaserJet Toner Cartridge</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D237" t="n">
-        <v>3808</v>
+        <v>3769.92</v>
       </c>
       <c r="E237" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F237" t="n">
         <v>3517.5</v>
       </c>
       <c r="G237" t="n">
         <v>0</v>
       </c>
       <c r="H237" t="n">
-        <v>290.5</v>
+        <v>252.42</v>
       </c>
       <c r="I237" t="n">
-        <v>7.6</v>
+        <v>6.7</v>
       </c>
       <c r="J237" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>W2032A</t>
+          <t>W2070A</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>HP 415A Yellow Original LaserJet Toner Cartridge pour la Sér</t>
+          <t>HP 117A Black Original Laser Toner Cartridge 1000 Pages pour</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D238" t="n">
-        <v>1624</v>
+        <v>629.64</v>
       </c>
       <c r="E238" t="n">
         <v>10</v>
       </c>
       <c r="F238" t="n">
-        <v>2160</v>
+        <v>843</v>
       </c>
       <c r="G238" t="n">
-        <v>129</v>
+        <v>31</v>
       </c>
       <c r="H238" t="n">
-        <v>536</v>
+        <v>213.36</v>
       </c>
       <c r="I238" t="n">
-        <v>24.8</v>
+        <v>25.3</v>
       </c>
       <c r="J238" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>W2032X</t>
+          <t>W2071A</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 415X High Yield Yellow Original LaserJet Toner Cartridge </t>
+          <t>HP 117A Cyan Original Laser Toner Cartridge 700 Pages pour H</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D239" t="n">
-        <v>3808</v>
+        <v>696.96</v>
       </c>
       <c r="E239" t="n">
         <v>10</v>
       </c>
       <c r="F239" t="n">
-        <v>3517.5</v>
+        <v>933</v>
       </c>
       <c r="G239" t="n">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="H239" t="n">
-        <v>290.5</v>
+        <v>236.04</v>
       </c>
       <c r="I239" t="n">
-        <v>7.6</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>25.3</v>
+      </c>
+      <c r="J239" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>W2033A</t>
+          <t>W2072A</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>HP 415A Magenta Original LaserJet Toner Cartridgepour la Sér</t>
+          <t>HP 117A Yellow Original Laser Toner Cartridge 700 Pages pour</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D240" t="n">
-        <v>1624</v>
+        <v>696.96</v>
       </c>
       <c r="E240" t="n">
         <v>10</v>
       </c>
       <c r="F240" t="n">
-        <v>2160</v>
+        <v>933</v>
       </c>
       <c r="G240" t="n">
-        <v>137</v>
+        <v>40</v>
       </c>
       <c r="H240" t="n">
-        <v>536</v>
+        <v>236.04</v>
       </c>
       <c r="I240" t="n">
-        <v>24.8</v>
+        <v>25.3</v>
       </c>
       <c r="J240" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>W2033X</t>
+          <t>W2073A</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>HP 415X High Yield Magenta Original LaserJet Toner Cartridge</t>
+          <t>HP 117A Magenta Original Laser Toner Cartridge 700Pages pour</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D241" t="n">
-        <v>3808</v>
+        <v>696.96</v>
       </c>
       <c r="E241" t="n">
         <v>10</v>
       </c>
       <c r="F241" t="n">
-        <v>3517.5</v>
+        <v>933</v>
       </c>
       <c r="G241" t="n">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="H241" t="n">
-        <v>290.5</v>
+        <v>236.04</v>
       </c>
       <c r="I241" t="n">
-        <v>7.6</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>25.3</v>
+      </c>
+      <c r="J241" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>W2070A</t>
+          <t>W2120A</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>HP 117A Black Original Laser Toner Cartridge 1000 Pages pour</t>
+          <t>HP 212A Black Original LaserJet Toner Cartridge5500 Pages po</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D242" t="n">
-        <v>636</v>
+        <v>2676.96</v>
       </c>
       <c r="E242" t="n">
         <v>10</v>
       </c>
       <c r="F242" t="n">
-        <v>632.25</v>
+        <v>3270</v>
       </c>
       <c r="G242" t="n">
         <v>0</v>
       </c>
       <c r="H242" t="n">
-        <v>3.75</v>
+        <v>593.04</v>
       </c>
       <c r="I242" t="n">
-        <v>0.6</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>18.1</v>
+      </c>
+      <c r="J242" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>W2071A</t>
+          <t>W2121A</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>HP 117A Cyan Original Laser Toner Cartridge 700 Pages pour H</t>
+          <t>HP 212A Cyan Original LaserJet Toner Cartridge 4500 Pages po</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D243" t="n">
-        <v>704</v>
+        <v>3353.13</v>
       </c>
       <c r="E243" t="n">
         <v>10</v>
       </c>
       <c r="F243" t="n">
-        <v>933</v>
+        <v>4100</v>
       </c>
       <c r="G243" t="n">
         <v>0</v>
       </c>
       <c r="H243" t="n">
-        <v>229</v>
+        <v>746.87</v>
       </c>
       <c r="I243" t="n">
-        <v>24.5</v>
+        <v>18.2</v>
       </c>
       <c r="J243" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>W2072A</t>
+          <t>W2122A</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>HP 117A Yellow Original Laser Toner Cartridge 700 Pages pour</t>
+          <t xml:space="preserve">HP 212A Yellow Original LaserJet Toner Cartridge 4500 Pages </t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D244" t="n">
-        <v>704</v>
+        <v>3353.13</v>
       </c>
       <c r="E244" t="n">
         <v>10</v>
       </c>
       <c r="F244" t="n">
-        <v>699.75</v>
+        <v>4100</v>
       </c>
       <c r="G244" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="H244" t="n">
-        <v>4.25</v>
+        <v>746.87</v>
       </c>
       <c r="I244" t="n">
-        <v>0.6</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>18.2</v>
+      </c>
+      <c r="J244" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>W2073A</t>
+          <t>W2123A</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>HP 117A Magenta Original Laser Toner Cartridge 700Pages pour</t>
+          <t>HP 212A Magenta Original LaserJet Toner Cartridge 4500 Pages</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D245" t="n">
-        <v>704</v>
+        <v>3353.13</v>
       </c>
       <c r="E245" t="n">
         <v>10</v>
       </c>
       <c r="F245" t="n">
-        <v>933</v>
+        <v>4100</v>
       </c>
       <c r="G245" t="n">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="H245" t="n">
-        <v>229</v>
+        <v>746.87</v>
       </c>
       <c r="I245" t="n">
-        <v>24.5</v>
+        <v>18.2</v>
       </c>
       <c r="J245" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>W2120A</t>
+          <t>W2130A</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>HP 212A Black Original LaserJet Toner Cartridge5500 Pages po</t>
+          <t xml:space="preserve">HP 213A BlackOriginalLaserJetTonerCartridge 3500 pages pour </t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D246" t="n">
-        <v>2704</v>
+        <v>1785.96</v>
       </c>
       <c r="E246" t="n">
         <v>10</v>
       </c>
       <c r="F246" t="n">
-        <v>3270</v>
+        <v>1627.5</v>
       </c>
       <c r="G246" t="n">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="H246" t="n">
-        <v>566</v>
+        <v>158.46</v>
       </c>
       <c r="I246" t="n">
-        <v>17.3</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>8.9</v>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>W2121A</t>
+          <t>W2131A</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>HP 212A Cyan Original LaserJet Toner Cartridge 4500 Pages po</t>
+          <t>HP 213A Cyan Original LaserJet Toner Cartridge 3000 pages po</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D247" t="n">
-        <v>3387</v>
+        <v>2529.45</v>
       </c>
       <c r="E247" t="n">
         <v>10</v>
       </c>
       <c r="F247" t="n">
-        <v>4100</v>
+        <v>2302.5</v>
       </c>
       <c r="G247" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H247" t="n">
-        <v>713</v>
+        <v>226.95</v>
       </c>
       <c r="I247" t="n">
-        <v>17.4</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>9</v>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>W2122A</t>
+          <t>W2132A</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 212A Yellow Original LaserJet Toner Cartridge 4500 Pages </t>
+          <t xml:space="preserve">HP 213A Yellow Original LaserJet Toner Cartridge 3000 pages </t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D248" t="n">
-        <v>3387</v>
+        <v>2529.45</v>
       </c>
       <c r="E248" t="n">
         <v>10</v>
       </c>
       <c r="F248" t="n">
-        <v>4100</v>
+        <v>2302.5</v>
       </c>
       <c r="G248" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="H248" t="n">
-        <v>713</v>
+        <v>226.95</v>
       </c>
       <c r="I248" t="n">
-        <v>17.4</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>9</v>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>W2123A</t>
+          <t>W2133A</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>HP 212A Magenta Original LaserJet Toner Cartridge 4500 Pages</t>
+          <t>HP 213A Magenta Original LaserJet Toner Cartridge 3000 pages</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D249" t="n">
-        <v>3387</v>
+        <v>2529.45</v>
       </c>
       <c r="E249" t="n">
         <v>10</v>
       </c>
       <c r="F249" t="n">
-        <v>4100</v>
+        <v>2302.5</v>
       </c>
       <c r="G249" t="n">
+        <v>0</v>
+      </c>
+      <c r="H249" t="n">
+        <v>226.95</v>
+      </c>
+      <c r="I249" t="n">
         <v>9</v>
       </c>
-      <c r="H249" t="n">
-[...7 lines deleted...]
-          <t>Disway Maroc</t>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>W2130A</t>
+          <t>W2210A</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 213A BlackOriginalLaserJetTonerCartridge 3500 pages pour </t>
+          <t>HP 207A Black Original LaserJet Toner Crtg 1350Pages pour M2</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D250" t="n">
-        <v>1804</v>
+        <v>906.84</v>
       </c>
       <c r="E250" t="n">
         <v>10</v>
       </c>
       <c r="F250" t="n">
-        <v>1627.5</v>
+        <v>1230</v>
       </c>
       <c r="G250" t="n">
         <v>0</v>
       </c>
       <c r="H250" t="n">
-        <v>176.5</v>
+        <v>323.16</v>
       </c>
       <c r="I250" t="n">
-        <v>9.800000000000001</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>26.3</v>
+      </c>
+      <c r="J250" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>W2131A</t>
+          <t>W2210X</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>HP 213A Cyan Original LaserJet Toner Cartridge 3000 pages po</t>
+          <t>HP 207X Black Original LaserJet Toner Crtg 3150Pages pour M2</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D251" t="n">
-        <v>2555</v>
+        <v>1494.9</v>
       </c>
       <c r="E251" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F251" t="n">
-        <v>2302.5</v>
+        <v>1395</v>
       </c>
       <c r="G251" t="n">
         <v>0</v>
       </c>
       <c r="H251" t="n">
-        <v>252.5</v>
+        <v>99.90000000000001</v>
       </c>
       <c r="I251" t="n">
-        <v>9.9</v>
+        <v>6.7</v>
       </c>
       <c r="J251" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>W2132A</t>
+          <t>W2211A</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 213A Yellow Original LaserJet Toner Cartridge 3000 pages </t>
+          <t>HP 207A Cyan Original LaserJet Toner Crtg 1250Pages pour M25</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D252" t="n">
-        <v>2555</v>
+        <v>1066.23</v>
       </c>
       <c r="E252" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F252" t="n">
-        <v>2302.5</v>
+        <v>1430</v>
       </c>
       <c r="G252" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H252" t="n">
-        <v>252.5</v>
+        <v>363.77</v>
       </c>
       <c r="I252" t="n">
-        <v>9.9</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>25.4</v>
+      </c>
+      <c r="J252" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>W2133A</t>
+          <t>W2211X</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>HP 213A Magenta Original LaserJet Toner Cartridge 3000 pages</t>
+          <t>HP 207X Cyan Original LaserJet Toner Crtg 2450Pages pour M25</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D253" t="n">
-        <v>2555</v>
+        <v>1574.1</v>
       </c>
       <c r="E253" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F253" t="n">
-        <v>2302.5</v>
+        <v>1470</v>
       </c>
       <c r="G253" t="n">
         <v>0</v>
       </c>
       <c r="H253" t="n">
-        <v>252.5</v>
+        <v>104.1</v>
       </c>
       <c r="I253" t="n">
-        <v>9.9</v>
+        <v>6.6</v>
       </c>
       <c r="J253" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>W2210A</t>
+          <t>W2212A</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>HP 207A Black Original LaserJet Toner Crtg 1350Pages pour M2</t>
+          <t>HP 207A Yellow Original LaserJet Toner Crtg 1250Pages pour M</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D254" t="n">
-        <v>916</v>
+        <v>1066.23</v>
       </c>
       <c r="E254" t="n">
         <v>10</v>
       </c>
       <c r="F254" t="n">
-        <v>1230</v>
+        <v>1430</v>
       </c>
       <c r="G254" t="n">
-        <v>188</v>
+        <v>19</v>
       </c>
       <c r="H254" t="n">
-        <v>314</v>
+        <v>363.77</v>
       </c>
       <c r="I254" t="n">
-        <v>25.5</v>
+        <v>25.4</v>
       </c>
       <c r="J254" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>W2210X</t>
+          <t>W2212X</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>HP 207X Black Original LaserJet Toner Crtg 3150Pages pour M2</t>
+          <t>HP 207X Yellow Original LaserJet Toner Crtg 2450Pages pour M</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D255" t="n">
-        <v>1510</v>
+        <v>1574.1</v>
       </c>
       <c r="E255" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F255" t="n">
-        <v>1395</v>
+        <v>1470</v>
       </c>
       <c r="G255" t="n">
         <v>0</v>
       </c>
       <c r="H255" t="n">
-        <v>115</v>
+        <v>104.1</v>
       </c>
       <c r="I255" t="n">
-        <v>7.6</v>
+        <v>6.6</v>
       </c>
       <c r="J255" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>W2211A</t>
+          <t>W2213A</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>HP 207A Cyan Original LaserJet Toner Crtg 1250Pages pour M25</t>
+          <t xml:space="preserve">HP 207A Magenta Original LaserJet Toner Crtg 1250Pages pour </t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D256" t="n">
-        <v>1077</v>
+        <v>1066.23</v>
       </c>
       <c r="E256" t="n">
         <v>10</v>
       </c>
       <c r="F256" t="n">
         <v>1430</v>
       </c>
       <c r="G256" t="n">
-        <v>280</v>
+        <v>69</v>
       </c>
       <c r="H256" t="n">
-        <v>353</v>
+        <v>363.77</v>
       </c>
       <c r="I256" t="n">
-        <v>24.7</v>
+        <v>25.4</v>
       </c>
       <c r="J256" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>W2211X</t>
+          <t>W2213X</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>HP 207X Cyan Original LaserJet Toner Crtg 2450Pages pour M25</t>
+          <t xml:space="preserve">HP 207X Magenta Original LaserJet Toner Crtg 2450Pages pour </t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D257" t="n">
-        <v>1590</v>
+        <v>1574.1</v>
       </c>
       <c r="E257" t="n">
         <v>0</v>
       </c>
       <c r="F257" t="n">
         <v>1470</v>
       </c>
       <c r="G257" t="n">
         <v>0</v>
       </c>
       <c r="H257" t="n">
-        <v>120</v>
+        <v>104.1</v>
       </c>
       <c r="I257" t="n">
-        <v>7.5</v>
+        <v>6.6</v>
       </c>
       <c r="J257" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>W2212A</t>
+          <t>W2220A</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>HP 207A Yellow Original LaserJet Toner Crtg 1250Pages pour M</t>
+          <t>HP 222A Black Original LaserJ Toner 1300 Pages for CLJ Pro 3</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D258" t="n">
-        <v>1077</v>
+        <v>951.39</v>
       </c>
       <c r="E258" t="n">
         <v>10</v>
       </c>
       <c r="F258" t="n">
-        <v>1430</v>
+        <v>1130</v>
       </c>
       <c r="G258" t="n">
-        <v>274</v>
+        <v>0</v>
       </c>
       <c r="H258" t="n">
-        <v>353</v>
+        <v>178.61</v>
       </c>
       <c r="I258" t="n">
-        <v>24.7</v>
+        <v>15.8</v>
       </c>
       <c r="J258" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>W2212X</t>
+          <t>W2221A</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>HP 207X Yellow Original LaserJet Toner Crtg 2450Pages pour M</t>
+          <t>HP 222A Cyan Original LaserJ Toner 1200 Pages for CLJ Pro 32</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D259" t="n">
-        <v>1590</v>
+        <v>1133.55</v>
       </c>
       <c r="E259" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F259" t="n">
-        <v>1470</v>
+        <v>1340</v>
       </c>
       <c r="G259" t="n">
         <v>0</v>
       </c>
       <c r="H259" t="n">
-        <v>120</v>
+        <v>206.45</v>
       </c>
       <c r="I259" t="n">
-        <v>7.5</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>15.4</v>
+      </c>
+      <c r="J259" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>W2213A</t>
+          <t>W2222A</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 207A Magenta Original LaserJet Toner Crtg 1250Pages pour </t>
+          <t xml:space="preserve">HP 222A Yellow Original LaserJ Toner 1200 Pages for CLJ Pro </t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D260" t="n">
-        <v>1077</v>
+        <v>1133.55</v>
       </c>
       <c r="E260" t="n">
         <v>10</v>
       </c>
       <c r="F260" t="n">
-        <v>1430</v>
+        <v>1340</v>
       </c>
       <c r="G260" t="n">
-        <v>216</v>
+        <v>0</v>
       </c>
       <c r="H260" t="n">
-        <v>353</v>
+        <v>206.45</v>
       </c>
       <c r="I260" t="n">
-        <v>24.7</v>
+        <v>15.4</v>
       </c>
       <c r="J260" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>W2213X</t>
+          <t>W2223A</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 207X Magenta Original LaserJet Toner Crtg 2450Pages pour </t>
+          <t>HP 222A Magenta Original LaserJ Toner 1200 Pages for CLJ Pro</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D261" t="n">
-        <v>1590</v>
+        <v>1133.55</v>
       </c>
       <c r="E261" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F261" t="n">
-        <v>1470</v>
+        <v>1340</v>
       </c>
       <c r="G261" t="n">
         <v>0</v>
       </c>
       <c r="H261" t="n">
-        <v>120</v>
+        <v>206.45</v>
       </c>
       <c r="I261" t="n">
-        <v>7.5</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>15.4</v>
+      </c>
+      <c r="J261" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>W2220A</t>
+          <t>W2300A</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>HP 222A Black Original LaserJ Toner 1300 Pages for CLJ Pro 3</t>
+          <t>HP 230A Black LaserJet Toner Cartridge 2000 Pages pour Laser</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D262" t="n">
-        <v>961</v>
+        <v>1268.19</v>
       </c>
       <c r="E262" t="n">
         <v>10</v>
       </c>
       <c r="F262" t="n">
-        <v>810</v>
+        <v>1610</v>
       </c>
       <c r="G262" t="n">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="H262" t="n">
-        <v>151</v>
+        <v>341.81</v>
       </c>
       <c r="I262" t="n">
-        <v>15.7</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>21.2</v>
+      </c>
+      <c r="J262" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>W2221A</t>
+          <t>W2301A</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>HP 222A Cyan Original LaserJ Toner 1200 Pages for CLJ Pro 32</t>
+          <t xml:space="preserve">HP 230A Cyan LaserJet Toner Cartridge 1800 Pages pour Laser </t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D263" t="n">
-        <v>1145</v>
+        <v>1529.55</v>
       </c>
       <c r="E263" t="n">
         <v>10</v>
       </c>
       <c r="F263" t="n">
-        <v>1340</v>
+        <v>1455</v>
       </c>
       <c r="G263" t="n">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="H263" t="n">
-        <v>195</v>
+        <v>74.55</v>
       </c>
       <c r="I263" t="n">
-        <v>14.6</v>
-[...3 lines deleted...]
-          <t>Disway Maroc</t>
+        <v>4.9</v>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>Logicom (API)</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>W2222A</t>
+          <t>W2302A</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 222A Yellow Original LaserJ Toner 1200 Pages for CLJ Pro </t>
+          <t>HP 230A Yellow LaserJet Toner Cartridge 1800 Pages pour Lase</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D264" t="n">
-        <v>1145</v>
+        <v>1529.55</v>
       </c>
       <c r="E264" t="n">
         <v>10</v>
       </c>
       <c r="F264" t="n">
-        <v>1340</v>
+        <v>1940</v>
       </c>
       <c r="G264" t="n">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="H264" t="n">
-        <v>195</v>
+        <v>410.45</v>
       </c>
       <c r="I264" t="n">
-        <v>14.6</v>
+        <v>21.2</v>
       </c>
       <c r="J264" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>W2223A</t>
+          <t>W2303A</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>HP 222A Magenta Original LaserJ Toner 1200 Pages for CLJ Pro</t>
+          <t>HP 230A Magenta LaserJet Toner Cartridge 1800 Pages pour Las</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D265" t="n">
-        <v>1145</v>
+        <v>1529.55</v>
       </c>
       <c r="E265" t="n">
         <v>10</v>
       </c>
       <c r="F265" t="n">
-        <v>1340</v>
+        <v>1940</v>
       </c>
       <c r="G265" t="n">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="H265" t="n">
-        <v>195</v>
+        <v>410.45</v>
       </c>
       <c r="I265" t="n">
-        <v>14.6</v>
+        <v>21.2</v>
       </c>
       <c r="J265" s="2" t="inlineStr">
         <is>
           <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>W2300A</t>
+          <t>W2410A</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>HP 230A Black LaserJet Toner Cartridge 2000 Pages pour Laser</t>
+          <t>HP 216A Black Original LaserJet Toner Crtg 850Pages pour M15</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D266" t="n">
-        <v>1281</v>
+        <v>706.86</v>
       </c>
       <c r="E266" t="n">
         <v>10</v>
       </c>
       <c r="F266" t="n">
-        <v>1080</v>
+        <v>946</v>
       </c>
       <c r="G266" t="n">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="H266" t="n">
-        <v>201</v>
+        <v>239.14</v>
       </c>
       <c r="I266" t="n">
-        <v>15.7</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>25.3</v>
+      </c>
+      <c r="J266" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>W2301A</t>
+          <t>W2411A</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t xml:space="preserve">HP 230A Cyan LaserJet Toner Cartridge 1800 Pages pour Laser </t>
+          <t>HP 216A Cyan Original LaserJet Toner Crtg 850 Pages pour M15</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D267" t="n">
-        <v>1545</v>
+        <v>763.29</v>
       </c>
       <c r="E267" t="n">
         <v>10</v>
       </c>
       <c r="F267" t="n">
-        <v>1305</v>
+        <v>772.5</v>
       </c>
       <c r="G267" t="n">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="H267" t="n">
-        <v>240</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="I267" t="n">
-        <v>15.5</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>1.2</v>
+      </c>
+      <c r="J267" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>W2302A</t>
+          <t>W2412A</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>HP 230A Yellow LaserJet Toner Cartridge 1800 Pages pour Lase</t>
+          <t>HP 216A Yellow Original LaserJet Toner Crtg 850 Pages pour M</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D268" t="n">
-        <v>1545</v>
+        <v>763.29</v>
       </c>
       <c r="E268" t="n">
         <v>10</v>
       </c>
       <c r="F268" t="n">
-        <v>1305</v>
+        <v>1030</v>
       </c>
       <c r="G268" t="n">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="H268" t="n">
-        <v>240</v>
+        <v>266.71</v>
       </c>
       <c r="I268" t="n">
-        <v>15.5</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>25.9</v>
+      </c>
+      <c r="J268" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>W2303A</t>
+          <t>W2413A</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>HP 230A Magenta LaserJet Toner Cartridge 1800 Pages pour Las</t>
+          <t>HP 216A Magenta Original LaserJet Toner Crtg 850Pages pour M</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D269" t="n">
-        <v>1545</v>
+        <v>763.29</v>
       </c>
       <c r="E269" t="n">
         <v>10</v>
       </c>
       <c r="F269" t="n">
-        <v>1305</v>
+        <v>1030</v>
       </c>
       <c r="G269" t="n">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="H269" t="n">
-        <v>240</v>
+        <v>266.71</v>
       </c>
       <c r="I269" t="n">
-        <v>15.5</v>
-[...3 lines deleted...]
-          <t>Logicom (API)</t>
+        <v>25.9</v>
+      </c>
+      <c r="J269" s="2" t="inlineStr">
+        <is>
+          <t>Disway Maroc</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>W2410A</t>
+          <t>X6W31AA</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>HP 216A Black Original LaserJet Toner Crtg 850Pages pour M15</t>
+          <t>HP Wireless Mouse 200</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>HP</t>
         </is>
       </c>
       <c r="D270" t="n">
-        <v>714</v>
+        <v>152.15</v>
       </c>
       <c r="E270" t="n">
         <v>10</v>
       </c>
       <c r="F270" t="n">
-        <v>709.5</v>
+        <v>107.8</v>
       </c>
       <c r="G270" t="n">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="H270" t="n">
-        <v>4.5</v>
+        <v>44.35</v>
       </c>
       <c r="I270" t="n">
-        <v>0.6</v>
+        <v>29.1</v>
       </c>
       <c r="J270" t="inlineStr">
-        <is>
-[...158 lines deleted...]
-      <c r="J274" t="inlineStr">
         <is>
           <t>Logicom (API)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>